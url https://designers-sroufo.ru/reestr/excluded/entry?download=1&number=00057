--- v0 (2026-05-02)
+++ v1 (2026-08-04)
@@ -98,56 +98,56 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-18010D4000904-19. Сумма, руб 1000000
 Действует с: 28.07.2019 по: 27.07.2020
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Февраль Плановая проверка Соответствует требованиям Не применялись
-[...4 lines deleted...]
-2019 Март  Соответствует требованиям Не применялись</t>
+    <t>2016 February Плановая проверка Соответствует требованиям Не применялись
+2017 February Плановая проверка Соответствует требованиям Не применялись
+2018 February Плановая проверка Соответствует требованиям Не применялись
+2018 March  Соответствует требованиям Не применялись
+2019 February Плановая проверка Соответствует требованиям Не применялись
+2019 March  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>