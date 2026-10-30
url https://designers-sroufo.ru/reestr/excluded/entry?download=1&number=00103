--- v0 (2026-06-03)
+++ v1 (2026-10-30)
@@ -1,172 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...127 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>