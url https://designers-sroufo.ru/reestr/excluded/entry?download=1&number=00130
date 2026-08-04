--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -104,56 +104,56 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО П №0060/061/18. Сумма, руб 1000000
 Действует с: 02.10.2018 по: 01.10.2019
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 September Плановая проверка Соответствует требованиям Не применялись
-[...4 lines deleted...]
-2019 September Плановая проверка Исключение из плана проверок Не применялись</t>
+    <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2017 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2018 Март  Соответствует требованиям Не применялись
+2018 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2019 Март  Исключение из плана проверок Не применялись
+2019 Сентябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -685,25 +685,39 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+</cp:coreProperties>
+</file>