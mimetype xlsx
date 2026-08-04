--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -59,51 +59,51 @@
   <si>
     <t>15.02.2010</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>6101039206</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1076101001162</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>21.12.2007</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>121357, г. Москва, вн.тер.г. муниципальный округ Можайский, ул. Верейская, д. 29, стр. 151, помещ./рабочий кабинет 12/19</t>
+    <t>121357, г. Москва, вн.тер.г. муниципальный округ Можайский, ул. Верейская, д. 29, стр. 151 помещ./рабочий кабинет 12/19</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (86342) 66379, 8 (86352) 27520</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Батагов Игорь Александрович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>