--- v0 (2026-05-05)
+++ v1 (2026-10-30)
@@ -98,52 +98,52 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-СРО-П П 0015/061/11/16-17. Сумма, руб 5000000
 Действует с: 26.01.2017 по: 25.01.2018
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
-2017 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 September Плановая проверка Соответствует требованиям Не применялись
+2017 April Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>