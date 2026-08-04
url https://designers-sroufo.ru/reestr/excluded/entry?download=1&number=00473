--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -115,51 +115,52 @@
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Апрель Плановая проверка Соответствует требованиям Не применялись
 2017 Апрель Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Апрель Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Май Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Май Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Май Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Май Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Май Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
-2025 Май Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Май Плановая проверка Соответствует требованиям Не применялись
+2026 Май Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>