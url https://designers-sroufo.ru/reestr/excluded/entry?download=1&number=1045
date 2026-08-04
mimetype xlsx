--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -107,51 +107,52 @@
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2021 Март  Соответствует требованиям Не применялись
 2021 Май Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Май Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Май Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
-2025 Май Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Май Плановая проверка Соответствует требованиям Не применялись
+2026 Май Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>350000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>