--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -9,50 +9,206 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Организация исключена из членов СРО на основании решения Правления от 22 декабря 2025 г. протокол № 33/25</t>
+  </si>
+  <si>
+    <t>Причина исключения: в соответствии с п. 15.1.6 Положения о членстве СРО АС "ЮгСевКавПроект" (неуплата или несвоевременная уплата членских взносов в размере и порядке, установленном Общим собранием членов СРО АС «ЮгСевКавПроект»)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Научно-технический центр Альтернативная энергетика"</t>
+  </si>
+  <si>
+    <t>ООО "НТЦ АЭ"</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>15.09.2022</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>1655201768</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1101690058392</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>19.10.2010</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>420034, Республика Татарстан, г. Казань, ул. Декабристов, зд 81Б, оф. 8</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>8 (843) 2390415</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Директор Тимербаев Наиль Фарилович</t>
+  </si>
+  <si>
+    <t>Страхование</t>
+  </si>
+  <si>
+    <t>Номер полиса: АС-АС-СРО-П № 0977/061/23-24-25. Сумма, руб 1500000
+Действует с: 15.09.2025 по: 14.09.2026
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
+Электронная почта: 
+Сайт: bihouse.ru</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>не соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2023 Март  Соответствует требованиям Не применялись
+2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2024 Март  Соответствует требованиям Не применялись
+2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2025 Март  Соответствует требованиям Не применялись
+2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
+  </si>
+  <si>
+    <t>50000 руб.</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
+  </si>
+  <si>
+    <t>150000 руб.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="1">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border/>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>