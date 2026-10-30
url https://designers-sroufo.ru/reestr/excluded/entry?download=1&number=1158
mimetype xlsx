--- v1 (2026-08-04)
+++ v2 (2026-10-30)
@@ -103,51 +103,52 @@
 Действует с: 15.09.2025 по: 14.09.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2023 Март  Соответствует требованиям Не применялись
 2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
-2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Сентябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>