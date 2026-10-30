--- v0 (2026-06-03)
+++ v1 (2026-10-30)
@@ -104,56 +104,56 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-П № 0028/061/19. Сумма, руб 2000000
 Действует с: 17.02.2019 по: 16.02.2020
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Апрель Плановая проверка Соответствует требованиям Не применялись
-[...4 lines deleted...]
-2019 Май Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 April Плановая проверка Соответствует требованиям Не применялись
+2017 April Плановая проверка Соответствует требованиям Не применялись
+2018 March  Соответствует требованиям Не применялись
+2018 May Плановая проверка Соответствует требованиям Не применялись
+2019 March  Соответствует требованиям Не применялись
+2019 May Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>