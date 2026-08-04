--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -1,60 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Организация исключена из членов СРО на основании решения Общего собрания от 31 марта 2016 г. протокол № 1/16</t>
   </si>
   <si>
     <t>Причина исключения: в соответствии с п.2 ч.1 ст. 55.7 ГрК РФ и на основании п.3 ч.2 ст.55.7 ГрК РФ (неоднократная неуплата в течении одного года или несвоевременная уплата в течении одного года членских взносов)</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Бора Иншаат"</t>
   </si>
   <si>
     <t>ООО Бора Иншаат</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
     <t>07.12.2010</t>
@@ -98,97 +83,50 @@
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Июнь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>1000000 руб.</t>
   </si>
 </sst>
-</file>
-[...45 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -436,229 +374,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...177 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>