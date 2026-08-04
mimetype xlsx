--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -1,132 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...87 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -374,50 +285,229 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="40" customWidth="true" style="0"/>
+    <col min="2" max="2" width="100" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="1"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="1"/>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>