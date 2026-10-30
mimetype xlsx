--- v2 (2026-08-04)
+++ v3 (2026-10-30)
@@ -1,332 +1,198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+  <si>
+    <t>Организация исключена из членов СРО на основании решения Общего собрания от 31 марта 2016 г. протокол № 1/16</t>
+  </si>
+  <si>
+    <t>Причина исключения: в соответствии с п.2 ч.1 ст. 55.7 ГрК РФ и на основании п.3 ч.2 ст.55.7 ГрК РФ (неоднократная неуплата в течении одного года или несвоевременная уплата в течении одного года членских взносов)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Бора Иншаат"</t>
+  </si>
+  <si>
+    <t>ООО Бора Иншаат</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>07.12.2010</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>7728692487</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1097746054691</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>09.02.2009</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>117342, г. Москва, ул. Обручева, д. 40, стр. 1</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>+7 (928) 9725616</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Генеральный директор Сури Бора Энис</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>не соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2016 Июнь Плановая проверка Исключение из плана проверок Не применялись</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
+  </si>
+  <si>
+    <t>0 руб.</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
+  </si>
+  <si>
+    <t>1000000 руб.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="1">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border/>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
+</file>
+
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...283 lines deleted...]
-</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1"/>