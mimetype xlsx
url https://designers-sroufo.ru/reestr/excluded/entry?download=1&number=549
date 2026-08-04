--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -83,51 +83,51 @@
   <si>
     <t>350087, Краснодарский край, г. Краснодар, п. Пригородный</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (960) 4948919</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t xml:space="preserve">Директор Лунгу Рувим </t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Апрель Плановая проверка Исключение из плана проверок Не применялись</t>
+    <t>2016 April Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>