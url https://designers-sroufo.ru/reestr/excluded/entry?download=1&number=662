--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -11,473 +11,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...134 lines deleted...]
-
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...283 lines deleted...]
-</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1"/>
@@ -643,39 +222,25 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
-
-[...12 lines deleted...]
-</file>