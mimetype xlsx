--- v1 (2026-08-04)
+++ v2 (2026-10-30)
@@ -9,50 +9,186 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+  <si>
+    <t>Организация исключена из членов СРО на основании решения Общего собрания от 30 сентября 2016 г. протокол № 2/16</t>
+  </si>
+  <si>
+    <t>Причина исключения: в соответствии с п.2 ч.1 ст. 55.7 ГрК РФ и на основании п.3 ч.2 ст.55.7 ГрК РФ (неоднократная неуплата в течении одного года или несвоевременная уплата в течении одного года членских взносов)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СК Региональные Коммуникации"</t>
+  </si>
+  <si>
+    <t>ООО СК РК</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>03.04.2013</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>2310168783</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1132310004364</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>13.03.2013</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>350001, Краснодарский край, г. Краснодар, ул. Ставропольская, д. 20</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>8 (861) 2747296, 8 (861) 2747196</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Директор Оселедец Юрий Викторович</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>не соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2016 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
+  </si>
+  <si>
+    <t>0 руб.</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
+  </si>
+  <si>
+    <t>150000 руб.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="1">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border/>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
@@ -222,25 +358,39 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+</cp:coreProperties>
+</file>