--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -104,54 +104,54 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-СРО-П № П0025/061/16/17-18. Сумма, руб 1500000
 Действует с: 28.08.2018 по: 27.08.2019
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
-[...2 lines deleted...]
-2018 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 September Плановая проверка Соответствует требованиям Не применялись
+2017 April Плановая проверка Соответствует требованиям Не применялись
+2018 March  Соответствует требованиям Не применялись
+2018 April Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>