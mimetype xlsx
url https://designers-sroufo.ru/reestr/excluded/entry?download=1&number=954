--- v0 (2026-06-03)
+++ v1 (2026-10-30)
@@ -104,51 +104,52 @@
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2020 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2021 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
-2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Сентябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">