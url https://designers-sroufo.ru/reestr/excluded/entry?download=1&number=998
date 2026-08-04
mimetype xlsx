--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -110,51 +110,52 @@
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2020 Март  Соответствует требованиям Не применялись
 2020 Июль Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Июль Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Июль Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Июль Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июль Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Исключение из плана проверок Не применялись</t>
+2026 Март  Исключение из плана проверок Не применялись
+2026 Июль Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>