--- v1 (2026-08-04)
+++ v2 (2026-10-30)
@@ -98,64 +98,64 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-СРО-П № 0219/061/25-26. Сумма, руб 1500000
 Действует с: 13.03.2026 по: 12.03.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2020 Март  Соответствует требованиям Не применялись
-[...12 lines deleted...]
-2026 Июль Плановая проверка Исключение из плана проверок Не применялись</t>
+    <t>2020 March  Соответствует требованиям Не применялись
+2020 July Плановая проверка Соответствует требованиям Не применялись
+2021 March  Соответствует требованиям Не применялись
+2021 July Плановая проверка Соответствует требованиям Не применялись
+2022 March  Соответствует требованиям Не применялись
+2022 July Плановая проверка Соответствует требованиям Не применялись
+2023 March  Соответствует требованиям Не применялись
+2023 July Плановая проверка Соответствует требованиям Не применялись
+2024 March  Соответствует требованиям Не применялись
+2024 July Плановая проверка Соответствует требованиям Не применялись
+2025 March  Соответствует требованиям Не применялись
+2025 July Плановая проверка Соответствует требованиям Не применялись
+2026 March  Исключение из плана проверок Не применялись
+2026 July Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>