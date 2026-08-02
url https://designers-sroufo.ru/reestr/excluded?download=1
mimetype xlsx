--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2472">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>00001</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Организационно-методический центр"
 ИНН 6164282387
 ОГРН 1086164008237</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. М. Горького, д. 106/93, оф. 23</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2483282
@@ -3195,51 +3195,51 @@
   </si>
   <si>
     <t>00300</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "Современные Технологии Связи"
 ИНН 3444133086
 ОГРН 1063444051637</t>
   </si>
   <si>
     <t>400131, Волгоградская область, г. Волгоград, ул. Донецкая, д. 16</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8442) 251404
 </t>
   </si>
   <si>
     <t>00301</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Жилстройпроект"
 ИНН 6101039206
 ОГРН 1076101001162</t>
   </si>
   <si>
-    <t>121357, г. Москва, вн.тер.г. муниципальный округ Можайский, ул. Верейская, д. 29, стр. 151, помещ./рабочий кабинет 12/19</t>
+    <t>121357, г. Москва, вн.тер.г. муниципальный округ Можайский, ул. Верейская, д. 29, стр. 151 помещ./рабочий кабинет 12/19</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86342) 66379, 8 (86352) 27520
 </t>
   </si>
   <si>
     <t>00304</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИНЖГЕОПРОЕКТ"
 ИНН 2628036348
 ОГРН 1022601320972</t>
   </si>
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, ул. Кучуры, д. 8</t>
   </si>
   <si>
     <t>8 (8793) 325902, 8 (8793) 322902
 www.injgeoproekt.ru</t>
   </si>
   <si>
     <t>00306</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кизилова Вера Владимировна
@@ -3554,50 +3554,65 @@
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югкомплекспроект"
 ИНН 6161005089
 ОГРН 1026102898304</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, ул. Новаторов, д. 2</t>
   </si>
   <si>
     <t>00343</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Научно-производственное предприятие "Строб"
 ИНН 6163020357
 ОГРН 1026103162777</t>
   </si>
   <si>
     <t>344025, Ростовская область, г. Ростов-на-Дону, ул. Горсоветская, д. 83/68</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2513292, 8 () 2515433
 </t>
   </si>
   <si>
+    <t>00345</t>
+  </si>
+  <si>
+    <t>Закрытое акционерное общество "Контур-Сервис ТВ"
+ИНН 2632002743
+ОГРН 1022601612769</t>
+  </si>
+  <si>
+    <t>357500, Ставропольский край, г. Пятигорск, ул. Московская, д. 68а</t>
+  </si>
+  <si>
+    <t>8 (8793) 380070, 8 (8793) 381014, 8 (8793) 380770
+www.kontur-kmv.ru</t>
+  </si>
+  <si>
     <t>00346</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Особое конструкторское бюро "Контур"
 ИНН 2632082354
 ОГРН 1062632032209</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8793) 374091
 </t>
   </si>
   <si>
     <t>00347</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Кубаньгазпроект-эксперт"
 ИНН 2310135516
 ОГРН 1082310018867</t>
   </si>
   <si>
     <t>350010, Краснодарский край, г. Краснодар, ул. Зиповская, д. 5/2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (861) 2521992
 </t>
@@ -4553,50 +4568,65 @@
 ОГРН 1082450000049</t>
   </si>
   <si>
     <t>660021, Красноярский край, г. Красноярск, ул. Горького, д. 31</t>
   </si>
   <si>
     <t xml:space="preserve">8 (39161) 20962, 8 (39161) 29963
 </t>
   </si>
   <si>
     <t>00436</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Комплекс"
 ИНН 2016013016
 ОГРН 1022002544189</t>
   </si>
   <si>
     <t>364052, Чеченская Республика, г. Грозный, ул. Шахтеров, д. 111, кв. 67</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7366438
 </t>
   </si>
   <si>
+    <t>00438</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Приазовский технический центр"
+ИНН 6154057311
+ОГРН 1026102590392</t>
+  </si>
+  <si>
+    <t>347900, Ростовская область, г. Таганрог, Поляковское Шоссе, д. 49</t>
+  </si>
+  <si>
+    <t>8 (8634) 367606, 8 367605
+www.oooptc.ru</t>
+  </si>
+  <si>
     <t>00439</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройсервис"
 ИНН 1510011932
 ОГРН 1021500918119</t>
   </si>
   <si>
     <t>363750, Республика Северная Осетия - Алания, Моздокский район, г. Моздок, ул. Согомона Алдатова, д. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86736) 23109
 </t>
   </si>
   <si>
     <t>00440</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югстройпроект"
 ИНН 1515915868
 ОГРН 1081515001578</t>
   </si>
   <si>
     <t>362040, Республика Северная Осетия - Алания, г. Владикавказ, пер. Станиславского, д. 5</t>
   </si>
@@ -7138,50 +7168,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Архитектурно-планировочное бюро"
 ИНН 2625045440
 ОГРН 1152651027760</t>
   </si>
   <si>
     <t>357820, Ставропольский край, г. Георгиевск, ул. Площадь Победы, д. 1, оф. 11</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87951) 23882, 8 (87951) 24110
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Атлас"
 ИНН 2632097304
 ОГРН 1102632000184</t>
   </si>
   <si>
     <t>357502, Ставропольский край, г. Пятигорск, Кисловодское шоссе, д. 21, помещ. 5</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8793) 383929, 8 383921, 8 (8793) 976371
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СтавТеплоМонтаж"
+ИНН 2634080546
+ОГРН 1082635005969</t>
+  </si>
+  <si>
+    <t>355035, Ставропольский край, г. Ставрополь, ул. Нижняя, д. 2Б, помещ. 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8652) 911159, 8 (8652) 281090
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЮГСПЕЦИНЖСТРОЙ"
 ИНН 6167125456
 ОГРН 1146195005351</t>
   </si>
   <si>
     <t>344055, Ростовская область, г. Ростов-на-Дону, ул. Пескова, д. 17, строение В</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2066046
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АрхДорПроект"
 ИНН 0725017650
 ОГРН 1150725001745</t>
   </si>
   <si>
     <t>360000, Кабардино-Балкарская Республика, г. Нальчик, ул. Тургенева, д. 21</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-технический центр "Академстрой"
 ИНН 6162055808
 ОГРН 1086162002849</t>
   </si>
   <si>
@@ -8060,50 +8102,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Курортстрой"
 ИНН 2618017709
 ОГРН 1072650000081</t>
   </si>
   <si>
     <t>357351, Ставропольский край, Предгорный район, ст-ца Ессентукская, ул. Лесная, д. 1а</t>
   </si>
   <si>
     <t>+7 (928) 1222222, 8 (87961) 53577
 www.kurortstroy.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Юг-Строй"
 ИНН 2635076817
 ОГРН 1042600332411</t>
   </si>
   <si>
     <t>355042, Ставропольский край, г. Ставрополь, 1 Параллельный проезд, д. 16</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 570262, 8 (8652) 740112
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Торговый дом "Южэнерго"
+ИНН 2626033341
+ОГРН 1052600111090</t>
+  </si>
+  <si>
+    <t>357748, Ставропольский край, г. Кисловодск, ул. Калинина, д. 168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (87937) 97097, +7 (928) 3598888
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СТРОЙЭНЕРГО"
 ИНН 2631037165
 ОГРН 1182651002236</t>
   </si>
   <si>
     <t>357100, Ставропольский край, г. Невинномысск, ул. Скачковая, д. 11</t>
   </si>
   <si>
     <t xml:space="preserve">8 (85552) 444539
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КОРПОРАЦИЯ КАСПИЙПРОЕКТ И ИНЖИНИРИНГ"
 ИНН 0542036529
 ОГРН 1140542000785</t>
   </si>
   <si>
     <t>368608, Дагестан республика, г. Дербент, ул. Г. Ханмамедова, д. 16</t>
   </si>
   <si>
     <t xml:space="preserve">8 (960) 4092898
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АДЕПТ-КОМПЛЕКТ"
@@ -8420,50 +8474,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "ОПС-СЕРВИС"
 ИНН 6150075398
 ОГРН 1146183000215</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Московская, д. 47</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6049944
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭЛЕМЕНТ-СК"
 ИНН 2634079220
 ОГРН 1072635025693</t>
   </si>
   <si>
     <t>355029, Ставропольский край, г. Ставрополь, ул. Мира, д. 460, корп. 3 оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 748899
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СК-ГИПРОДОР"
+ИНН 0725027507
+ОГРН 1190726004842</t>
+  </si>
+  <si>
+    <t>360017, Кабардино-Балкарская Республика, г. Нальчик, ул. Шортанова, д. 31, кв. 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (919) 7514861
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "БазисИнвестСтрой"
 ИНН 6167130777
 ОГРН 1156196055443</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. 3-я Линия, д. 7/51, комн. 7</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3335017
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АиСис-Регион"
 ИНН 6164254541
 ОГРН 1066164203236</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пер. Семашко, д. 114, оф. 206</t>
   </si>
   <si>
     <t>8 (863) 2374941
 http://isys-r.ru/</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "К-ТРАНССТРОЙ"
@@ -8616,50 +8682,62 @@
   <si>
     <t>Индивидуальный предприниматель Туменов Самат Муталибович
 ИНН 071306295220
 ОГРН 320072600001280</t>
   </si>
   <si>
     <t xml:space="preserve"> Кабардино-Балкарская Республика, г. Нальчик</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 0758791
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭЛЕКТРОМОНТАЖ-ПН"
 ИНН 2626043607
 ОГРН 1152651006067</t>
   </si>
   <si>
     <t>367913, Республика Дагестан, г. Махачкала, ул. Ирчи Казака, д. 2, каб. 5/ корпус б/ этаж 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (922) 7877755
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Юг Руси-Золотая семечка"
+ИНН 6162030264
+ОГРН 1026104154295</t>
+  </si>
+  <si>
+    <t>344002, Ростовская область, г. Ростов-на-Дону, ул. 1-я Луговая, д. 9</t>
+  </si>
+  <si>
+    <t>8 (863) 2618378
+http://www.apgyugrusi.ru</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Гермес-Строй"
 ИНН 2635211022
 ОГРН 1152651015440</t>
   </si>
   <si>
     <t>355011, Ставропольский край, г. Ставрополь, ул. 45 Параллель, д. 38, оф. 111</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 4534586, 8 (865) 2574411
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РЕГИОНСТРОЙ"
 ИНН 6165198603
 ОГРН 1166196054090</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, д. 68, оф. 410</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Изамус"
 ИНН 0522023232
 ОГРН 1200500002988</t>
   </si>
   <si>
@@ -9160,91 +9238,111 @@
   <si>
     <t>Общество с ограниченной ответственностью "Югстройком"
 ИНН 2632107190
 ОГРН 1172651003150</t>
   </si>
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, ш. Кисловодское, д. 28Г, оф. 12</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3406674
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РостовАвтоДорСтрой"
 ИНН 6162049628
 ОГРН 1076162005072</t>
   </si>
   <si>
     <t>347045, Ростовская область, Белокалитвинский район, г. Белая Калитва, ул. Заводская, д. 12, помещ. 9</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2688119
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЭталонСтрой"
+ИНН 2346016343
+ОГРН 1092362000433</t>
+  </si>
+  <si>
+    <t>350065, Краснодарский край, г. Краснодар, ул. им. Валерия Гассия, д. 17, помещ. 69, ком. 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 8264051
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АльфаСтрой"
 ИНН 2631034076
 ОГРН 1152651016011</t>
   </si>
   <si>
     <t>117545, г. Москва, вн.тер.г. муниципальный округ Чертаново Центральное, ул. Дорожная, д. 8, корп. 1, этаж 1 комн. К2-113</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (916) 6079999
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОЙ СЕРВИС"
 ИНН 6164135424
 ОГРН 1216100017495</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, пер. Братский, д. 84А, комн. 17</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2267827
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БЕСА"
 ИНН 0573002150
 ОГРН 1130573000227</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Магидова, д. 55, кв. 3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Юсупов Леон Александрович
 ИНН 230904633690
 ОГРН 323619600005033</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4063474
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ВК-ТЕХ"
+ИНН 2634110286
+ОГРН 1222600006331</t>
+  </si>
+  <si>
+    <t>355003, Ставропольский край, г. Ставрополь, ул. Ломоносова, д. 21, оф. 62</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "НИК"
 ИНН 6141056977
 ОГРН 1206100034678</t>
   </si>
   <si>
     <t>346884, Ростовская область, г. Батайск, ул. 16-я (Гидромеханизатор тер. ДНТ), д. 449</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (920) 0917710
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ресурс"
 ИНН 6132009628
 ОГРН 1066132000120</t>
   </si>
   <si>
     <t>346630, Ростовская область, Семикаракорский район, г. Семикаракорск, пр-кт В.А.Закруткина, д. 2, корп. А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86356) 46941
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дон Строй"
@@ -9434,67 +9532,100 @@
     <t xml:space="preserve">+7 (919) 7443144
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Золоев Вячеслав Борисович
 ИНН 615008912427
 ОГРН 318619600136436</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5396007
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРАЙМ"
 ИНН 0700015958
 ОГРН 1240700001948</t>
   </si>
   <si>
     <t>360051, Кабардино-Балкарская Республика, г. Нальчик, ул. Чайковского, двлд 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7015432
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Илюхин Михаил Александрович
+ИНН 930900032070
+ОГРН 322930100016041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (949) 5647777
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Строительная Компания Жилстрой"
 ИНН 0500005046
 ОГРН 1240500002247</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Абубакарова, д. 115, этаж 3 оф. 305</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гефест"
 ИНН 6140012871
 ОГРН 1206100040959</t>
   </si>
   <si>
     <t>346780, Ростовская область, г. Азов, ул. Калинина, д. 52</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 9401919
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Сетов Айдамир Юсуфович
+ИНН 235702237205
+ОГРН 325237500015936</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Краснодарский край, Успенский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (988) 6662511, +7 (988) 9965555
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СОВЕЛИТ"
+ИНН 0274390602
+ОГРН 1240200035790</t>
+  </si>
+  <si>
+    <t>450077, Республика Башкортостан, г. Уфа, ул. Коммунистическая, д. 109, кв. 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (919) 1402825
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -9801,54 +9932,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D729"/>
+  <dimension ref="A1:D740"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D729"/>
+      <selection activeCell="A1" sqref="A1:D740"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13169,65 +13300,65 @@
         <v>67</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
         <v>940</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>942</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
         <v>944</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>667</v>
+        <v>946</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>949</v>
+        <v>667</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
         <v>951</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>952</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>953</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
         <v>955</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>956</v>
@@ -13869,65 +14000,65 @@
         <v>1138</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>931</v>
+        <v>1145</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1148</v>
+        <v>931</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>1155</v>
@@ -14177,149 +14308,149 @@
         <v>1225</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>249</v>
+        <v>1232</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1239</v>
+        <v>249</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>808</v>
+        <v>1251</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1258</v>
+        <v>808</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>1265</v>
@@ -14534,5535 +14665,5689 @@
       <c r="B336" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="338" spans="1:4">
-      <c r="A338" s="1">
-        <v>481</v>
+      <c r="A338" s="1" t="s">
+        <v>1332</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="339" spans="1:4">
-      <c r="A339" s="1">
-        <v>485</v>
+      <c r="A339" s="1" t="s">
+        <v>1336</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>703</v>
+        <v>1377</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1380</v>
+        <v>703</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1147</v>
+        <v>1426</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1148</v>
+        <v>1427</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1149</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1427</v>
+        <v>1151</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1428</v>
+        <v>1152</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1429</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>458</v>
+        <v>1475</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1478</v>
+        <v>458</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>205</v>
+        <v>1506</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>206</v>
+        <v>1507</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>207</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1507</v>
+        <v>205</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1508</v>
+        <v>206</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1509</v>
+        <v>207</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>439</v>
+        <v>1552</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1555</v>
+        <v>439</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1058</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1351</v>
+        <v>1659</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1656</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1661</v>
+        <v>1359</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>808</v>
+        <v>1714</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>252</v>
+        <v>1716</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>253</v>
+        <v>1717</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>254</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1714</v>
+        <v>808</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>1716</v>
+        <v>252</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>1717</v>
+        <v>253</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>1718</v>
+        <v>254</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>317</v>
+        <v>1737</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1740</v>
+        <v>317</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1662</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1776</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>1785</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1808</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>986</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1843</v>
+        <v>990</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>67</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1870</v>
+        <v>1873</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1875</v>
+        <v>67</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>67</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>486</v>
+        <v>1888</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1885</v>
+        <v>67</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1893</v>
+        <v>486</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1">
-        <v>775</v>
+        <v>767</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>67</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1">
-        <v>778</v>
+        <v>768</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>67</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1909</v>
+        <v>1913</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>1910</v>
+        <v>67</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>1916</v>
+        <v>67</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>67</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1930</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>1936</v>
+        <v>67</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1772</v>
+        <v>1943</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1949</v>
+        <v>1780</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>252</v>
+        <v>1959</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>253</v>
+        <v>1960</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>254</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>67</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1962</v>
+        <v>252</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>1963</v>
+        <v>253</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1964</v>
+        <v>254</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>1970</v>
+        <v>67</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>67</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1978</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1981</v>
+        <v>67</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>726</v>
+        <v>1987</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>727</v>
+        <v>1988</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>728</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1987</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1990</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>177</v>
+        <v>726</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>178</v>
+        <v>727</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>179</v>
+        <v>728</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>1996</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1997</v>
+        <v>177</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>1998</v>
+        <v>178</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>1999</v>
+        <v>179</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1">
-        <v>848</v>
+        <v>839</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="1">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="1">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="1">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="1">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="1">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="1">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="1">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="1">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1">
-        <v>879</v>
+        <v>870</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1">
-        <v>889</v>
+        <v>880</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>67</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>2083</v>
+        <v>2086</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>2084</v>
+        <v>2087</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>2085</v>
+        <v>67</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1">
-        <v>915</v>
+        <v>903</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1">
-        <v>927</v>
+        <v>917</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>67</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>2104</v>
+        <v>2107</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>2114</v>
+        <v>67</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1">
-        <v>947</v>
+        <v>934</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1">
-        <v>949</v>
+        <v>935</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1">
-        <v>950</v>
+        <v>937</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1">
-        <v>954</v>
+        <v>941</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1">
-        <v>956</v>
+        <v>947</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1">
-        <v>958</v>
+        <v>949</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1">
-        <v>967</v>
+        <v>950</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1">
-        <v>968</v>
+        <v>954</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1">
-        <v>970</v>
+        <v>956</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1">
-        <v>971</v>
+        <v>958</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1">
-        <v>975</v>
+        <v>967</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1">
-        <v>976</v>
+        <v>968</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1">
-        <v>988</v>
+        <v>970</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1">
-        <v>992</v>
+        <v>971</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1">
-        <v>993</v>
+        <v>975</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>67</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1">
-        <v>994</v>
+        <v>976</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1344</v>
+        <v>2171</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1345</v>
+        <v>2172</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1346</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>2168</v>
+        <v>2174</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>2169</v>
+        <v>2175</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>2170</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>2171</v>
+        <v>2177</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>2172</v>
+        <v>2178</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>2173</v>
+        <v>67</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>2174</v>
+        <v>2179</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>2175</v>
+        <v>2180</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>67</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1">
-        <v>1002</v>
+        <v>996</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>2176</v>
+        <v>1352</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>2177</v>
+        <v>1353</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>2178</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1">
-        <v>1006</v>
+        <v>998</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>2179</v>
+        <v>2182</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>2180</v>
+        <v>2183</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>2181</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1">
-        <v>1009</v>
+        <v>999</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>2182</v>
+        <v>2185</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>2183</v>
+        <v>2186</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1">
-        <v>1010</v>
+        <v>1000</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>2187</v>
+        <v>67</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1">
-        <v>1015</v>
+        <v>1002</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>67</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1">
-        <v>1017</v>
+        <v>1007</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>67</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1">
-        <v>1020</v>
+        <v>1009</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>2195</v>
+        <v>2199</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1">
-        <v>1023</v>
+        <v>1010</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>2199</v>
+        <v>2203</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>2200</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1">
-        <v>1027</v>
+        <v>1015</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>2203</v>
+        <v>67</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1">
-        <v>1028</v>
+        <v>1016</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1">
-        <v>1038</v>
+        <v>1017</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>2209</v>
+        <v>67</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1">
-        <v>1041</v>
+        <v>1020</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1">
-        <v>1042</v>
+        <v>1023</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1">
-        <v>1044</v>
+        <v>1027</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1">
-        <v>1045</v>
+        <v>1028</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1">
-        <v>1047</v>
+        <v>1038</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1">
-        <v>1048</v>
+        <v>1041</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1">
-        <v>1052</v>
+        <v>1044</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1736</v>
+        <v>2233</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>1737</v>
+        <v>2234</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>1738</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1">
-        <v>1055</v>
+        <v>1045</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>2231</v>
+        <v>2236</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>2232</v>
+        <v>2237</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>2233</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1">
-        <v>1060</v>
+        <v>1047</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>2234</v>
+        <v>2239</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>2235</v>
+        <v>2240</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>67</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1">
-        <v>1061</v>
+        <v>1048</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>2236</v>
+        <v>2242</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>2237</v>
+        <v>2243</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>2238</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1">
-        <v>1063</v>
+        <v>1050</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>2239</v>
+        <v>2245</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1">
-        <v>1064</v>
+        <v>1052</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>2242</v>
+        <v>1744</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>2243</v>
+        <v>1745</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>2244</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1">
-        <v>1065</v>
+        <v>1054</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>2245</v>
+        <v>2248</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>2246</v>
+        <v>2249</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>67</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1">
-        <v>1072</v>
+        <v>1055</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>2247</v>
+        <v>2251</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>2248</v>
+        <v>2252</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>2249</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1">
-        <v>1073</v>
+        <v>1060</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>2250</v>
+        <v>2254</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>2251</v>
+        <v>2255</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>2252</v>
+        <v>67</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1">
-        <v>1076</v>
+        <v>1061</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1">
-        <v>1080</v>
+        <v>1063</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>415</v>
+        <v>2260</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>2257</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1">
-        <v>1081</v>
+        <v>1064</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>2258</v>
+        <v>2262</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>2259</v>
+        <v>2263</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>2260</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1">
-        <v>1082</v>
+        <v>1065</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>2261</v>
+        <v>2265</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>2262</v>
+        <v>2266</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>2263</v>
+        <v>67</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1">
-        <v>1083</v>
+        <v>1072</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>67</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1">
-        <v>1088</v>
+        <v>1073</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>2266</v>
+        <v>2270</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>2267</v>
+        <v>2271</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1">
-        <v>1090</v>
+        <v>1076</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>1552</v>
+        <v>2274</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>2270</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1">
-        <v>1091</v>
+        <v>1080</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>2271</v>
+        <v>2276</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>2272</v>
+        <v>415</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>67</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1">
-        <v>1095</v>
+        <v>1081</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>2273</v>
+        <v>2278</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>2274</v>
+        <v>2279</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>2275</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1">
-        <v>1104</v>
+        <v>1082</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>2276</v>
+        <v>2281</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>2277</v>
+        <v>2282</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>2278</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1">
-        <v>1107</v>
+        <v>1083</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>2279</v>
+        <v>2284</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>2280</v>
+        <v>2285</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1">
-        <v>1109</v>
+        <v>1088</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>2281</v>
+        <v>2286</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>2282</v>
+        <v>2287</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>2283</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1">
-        <v>1111</v>
+        <v>1090</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>2284</v>
+        <v>2289</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1974</v>
+        <v>1560</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>2285</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1">
-        <v>1114</v>
+        <v>1091</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>2286</v>
+        <v>2291</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>2287</v>
+        <v>2292</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>2288</v>
+        <v>67</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1">
-        <v>1117</v>
+        <v>1095</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>2289</v>
+        <v>2293</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>2290</v>
+        <v>2294</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>2291</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1">
-        <v>1120</v>
+        <v>1104</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>2293</v>
+        <v>2297</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>2294</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1">
-        <v>1124</v>
+        <v>1107</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>2295</v>
+        <v>2299</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>2296</v>
+        <v>2300</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1">
-        <v>1125</v>
+        <v>1109</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>2297</v>
+        <v>2301</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>2298</v>
+        <v>2302</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1">
-        <v>1126</v>
+        <v>1111</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>2300</v>
+        <v>2304</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>2301</v>
+        <v>1985</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1">
-        <v>1130</v>
+        <v>1114</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>2305</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1">
-        <v>1132</v>
+        <v>1117</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>2306</v>
+        <v>2309</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>2307</v>
+        <v>2310</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>2308</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1">
-        <v>1134</v>
+        <v>1120</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>2309</v>
+        <v>2312</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>2310</v>
+        <v>2313</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>2311</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1">
-        <v>1136</v>
+        <v>1124</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>2312</v>
+        <v>2315</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>411</v>
+        <v>2316</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>2313</v>
+        <v>67</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1">
-        <v>1141</v>
+        <v>1125</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>2314</v>
+        <v>2317</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>2315</v>
+        <v>2318</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>67</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1">
-        <v>1142</v>
+        <v>1126</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>2316</v>
+        <v>2320</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>2317</v>
+        <v>2321</v>
       </c>
       <c r="D686" s="1" t="s">
-        <v>2318</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1">
-        <v>1147</v>
+        <v>1130</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>2319</v>
+        <v>2323</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>2320</v>
+        <v>2324</v>
       </c>
       <c r="D687" s="1" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1">
-        <v>1148</v>
+        <v>1132</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>2322</v>
+        <v>2326</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
       <c r="D688" s="1" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1">
-        <v>1150</v>
+        <v>1134</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>2325</v>
+        <v>2329</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>2326</v>
+        <v>2330</v>
       </c>
       <c r="D689" s="1" t="s">
-        <v>2327</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1">
-        <v>1155</v>
+        <v>1136</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>2328</v>
+        <v>2332</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>2329</v>
+        <v>411</v>
       </c>
       <c r="D690" s="1" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1">
-        <v>1158</v>
+        <v>1141</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>2333</v>
+        <v>67</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1">
-        <v>1161</v>
+        <v>1142</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="D692" s="1" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1">
-        <v>1169</v>
+        <v>1147</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="D693" s="1" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1">
-        <v>1171</v>
+        <v>1148</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="D694" s="1" t="s">
-        <v>67</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1">
-        <v>1179</v>
+        <v>1150</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="D695" s="1" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1">
-        <v>1180</v>
+        <v>1155</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="D696" s="1" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1">
-        <v>1186</v>
+        <v>1158</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
       <c r="D697" s="1" t="s">
-        <v>67</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1">
-        <v>1191</v>
+        <v>1161</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="D698" s="1" t="s">
-        <v>67</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1">
-        <v>1193</v>
+        <v>1169</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="D699" s="1" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1">
-        <v>1199</v>
+        <v>1171</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1">
-        <v>1202</v>
+        <v>1179</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>2358</v>
+        <v>2363</v>
       </c>
       <c r="D701" s="1" t="s">
-        <v>2359</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1">
-        <v>1205</v>
+        <v>1180</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>2360</v>
+        <v>2365</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>2361</v>
+        <v>2366</v>
       </c>
       <c r="D702" s="1" t="s">
-        <v>2362</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1">
-        <v>1208</v>
+        <v>1186</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>2363</v>
+        <v>2368</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>2364</v>
+        <v>2369</v>
       </c>
       <c r="D703" s="1" t="s">
-        <v>2365</v>
+        <v>67</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1">
-        <v>1217</v>
+        <v>1191</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>2366</v>
+        <v>2370</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>2367</v>
+        <v>2371</v>
       </c>
       <c r="D704" s="1" t="s">
-        <v>2368</v>
+        <v>67</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1">
-        <v>1218</v>
+        <v>1193</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>2369</v>
+        <v>2372</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>2370</v>
+        <v>2373</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>2371</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1">
-        <v>1221</v>
+        <v>1199</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>2373</v>
+        <v>2376</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1">
-        <v>1224</v>
+        <v>1202</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>2374</v>
+        <v>2377</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>1552</v>
+        <v>2378</v>
       </c>
       <c r="D707" s="1" t="s">
-        <v>2375</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1">
-        <v>1226</v>
+        <v>1205</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>2376</v>
+        <v>2380</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>2377</v>
+        <v>2381</v>
       </c>
       <c r="D708" s="1" t="s">
-        <v>2378</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1">
-        <v>1228</v>
+        <v>1208</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>2379</v>
+        <v>2383</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>2380</v>
+        <v>2384</v>
       </c>
       <c r="D709" s="1" t="s">
-        <v>2381</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1">
-        <v>1229</v>
+        <v>1211</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>2382</v>
+        <v>2386</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>2383</v>
+        <v>2387</v>
       </c>
       <c r="D710" s="1" t="s">
-        <v>2384</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1">
-        <v>1244</v>
+        <v>1217</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>2385</v>
+        <v>2389</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>2386</v>
+        <v>2390</v>
       </c>
       <c r="D711" s="1" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1">
-        <v>1254</v>
+        <v>1218</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>2388</v>
+        <v>2392</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>2389</v>
+        <v>2393</v>
       </c>
       <c r="D712" s="1" t="s">
-        <v>2390</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1">
-        <v>1256</v>
+        <v>1221</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>2391</v>
+        <v>2395</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="D713" s="1" t="s">
-        <v>2393</v>
+        <v>67</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1">
-        <v>1258</v>
+        <v>1224</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>2395</v>
+        <v>1560</v>
       </c>
       <c r="D714" s="1" t="s">
-        <v>67</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1">
-        <v>1263</v>
+        <v>1225</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="D715" s="1" t="s">
-        <v>2398</v>
+        <v>67</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1">
-        <v>1264</v>
+        <v>1226</v>
       </c>
       <c r="B716" s="1" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="D716" s="1" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1">
-        <v>1268</v>
+        <v>1228</v>
       </c>
       <c r="B717" s="1" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="D717" s="1" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1">
-        <v>1277</v>
+        <v>1229</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="D718" s="1" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1">
-        <v>1285</v>
+        <v>1244</v>
       </c>
       <c r="B719" s="1" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="D719" s="1" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1">
-        <v>1294</v>
+        <v>1254</v>
       </c>
       <c r="B720" s="1" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="D720" s="1" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1">
-        <v>1297</v>
+        <v>1256</v>
       </c>
       <c r="B721" s="1" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="D721" s="1" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1">
-        <v>1308</v>
+        <v>1258</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="D722" s="1" t="s">
-        <v>2419</v>
+        <v>67</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1">
-        <v>1314</v>
+        <v>1263</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D723" s="1" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1">
-        <v>1315</v>
+        <v>1264</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="D724" s="1" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1">
-        <v>1317</v>
+        <v>1268</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="D725" s="1" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1">
-        <v>1319</v>
+        <v>1277</v>
       </c>
       <c r="B726" s="1" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>1552</v>
+        <v>2431</v>
       </c>
       <c r="D726" s="1" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1">
-        <v>1330</v>
+        <v>1285</v>
       </c>
       <c r="B727" s="1" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="D727" s="1" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1">
-        <v>1358</v>
+        <v>1294</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>67</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1">
+        <v>1297</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730" s="1">
+        <v>1308</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731" s="1">
+        <v>1314</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732" s="1">
+        <v>1315</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733" s="1">
+        <v>1317</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734" s="1">
+        <v>1319</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735" s="1">
+        <v>1330</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736" s="1">
+        <v>1341</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737" s="1">
+        <v>1358</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738" s="1">
         <v>1364</v>
       </c>
-      <c r="B729" s="1" t="s">
-[...6 lines deleted...]
-        <v>2438</v>
+      <c r="B738" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739" s="1">
+        <v>1369</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740" s="1">
+        <v>1419</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2471</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">