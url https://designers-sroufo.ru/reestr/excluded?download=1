--- v1 (2026-08-02)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2532">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>00001</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Организационно-методический центр"
 ИНН 6164282387
 ОГРН 1086164008237</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. М. Горького, д. 106/93, оф. 23</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2483282
@@ -3217,50 +3217,65 @@
 ОГРН 1076101001162</t>
   </si>
   <si>
     <t>121357, г. Москва, вн.тер.г. муниципальный округ Можайский, ул. Верейская, д. 29, стр. 151 помещ./рабочий кабинет 12/19</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86342) 66379, 8 (86352) 27520
 </t>
   </si>
   <si>
     <t>00304</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИНЖГЕОПРОЕКТ"
 ИНН 2628036348
 ОГРН 1022601320972</t>
   </si>
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, ул. Кучуры, д. 8</t>
   </si>
   <si>
     <t>8 (8793) 325902, 8 (8793) 322902
 www.injgeoproekt.ru</t>
   </si>
   <si>
+    <t>00305</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Газпроект-Инжиниринг"
+ИНН 2312139925
+ОГРН 1072312009615</t>
+  </si>
+  <si>
+    <t>350911, Краснодарский край, г. Краснодар, ул. Трамвайная, д. 25, стр. 1 помещ. 1101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (861) 2668570, 8 (861) 2668571
+</t>
+  </si>
+  <si>
     <t>00306</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кизилова Вера Владимировна
 ИНН 233600444103
 ОГРН 304233626700056</t>
   </si>
   <si>
     <t xml:space="preserve"> Краснодарский край, Красноармейский район</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86165) 43273, 8 (86165) 43046
 </t>
   </si>
   <si>
     <t>00307</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВодСтройПроект"
 ИНН 6150058466
 ОГРН 1086150003994</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, пр-кт Баклановский, д. 200, комн. 41</t>
   </si>
@@ -3498,50 +3513,65 @@
 ОГРН 1020502460956</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Казбекова, д. 87</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8722) 649384
 </t>
   </si>
   <si>
     <t>00332</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Теплострой"
 ИНН 6154094521
 ОГРН 1056154004719</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, ул. Ломакина, д. 23а</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 383415, 8 (8634) 383952
 </t>
   </si>
   <si>
+    <t>00337</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Направление Поиска"
+ИНН 2309113412
+ОГРН 1082309004403</t>
+  </si>
+  <si>
+    <t>350038, Краснодарский край, г. Краснодар, Воронежский проезд, д. 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (861) 2455404, +7 (988) 2455404
+</t>
+  </si>
+  <si>
     <t>00338</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Проект А"
 ИНН 1515914007
 ОГРН 1071515019070</t>
   </si>
   <si>
     <t>362040, Республика Северная Осетия - Алания, г. Владикавказ, ул. Гаппо Баева, д. 1</t>
   </si>
   <si>
     <t>8 (8672) 542707, 8 (8672) 542707
 www.styleart.ru</t>
   </si>
   <si>
     <t>00340</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Электропроект-Юг"
 ИНН 6162043400
 ОГРН 1056162011421</t>
   </si>
   <si>
     <t>344116, Ростовская область, г. Ростов-на-Дону, ул. Литвинова, д. 4</t>
   </si>
@@ -4568,50 +4598,65 @@
 ОГРН 1082450000049</t>
   </si>
   <si>
     <t>660021, Красноярский край, г. Красноярск, ул. Горького, д. 31</t>
   </si>
   <si>
     <t xml:space="preserve">8 (39161) 20962, 8 (39161) 29963
 </t>
   </si>
   <si>
     <t>00436</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Комплекс"
 ИНН 2016013016
 ОГРН 1022002544189</t>
   </si>
   <si>
     <t>364052, Чеченская Республика, г. Грозный, ул. Шахтеров, д. 111, кв. 67</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7366438
 </t>
   </si>
   <si>
+    <t>00437</t>
+  </si>
+  <si>
+    <t>Ремонтно-Строительная фирма "Мир" общество с ограниченной ответственностью
+ИНН 2010001470
+ОГРН 1022001741915</t>
+  </si>
+  <si>
+    <t>364006, Чеченская Республика, г. Грозный, ул. Алтайская, д. 7, этаж 2 помещ. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8712) 294980, 8 (8712) 294979
+</t>
+  </si>
+  <si>
     <t>00438</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Приазовский технический центр"
 ИНН 6154057311
 ОГРН 1026102590392</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, Поляковское Шоссе, д. 49</t>
   </si>
   <si>
     <t>8 (8634) 367606, 8 367605
 www.oooptc.ru</t>
   </si>
   <si>
     <t>00439</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройсервис"
 ИНН 1510011932
 ОГРН 1021500918119</t>
   </si>
   <si>
     <t>363750, Республика Северная Осетия - Алания, Моздокский район, г. Моздок, ул. Согомона Алдатова, д. 1</t>
   </si>
@@ -7950,50 +7995,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "КавказСпецМонтаж"
 ИНН 2631026075
 ОГРН 1042600801957</t>
   </si>
   <si>
     <t>357111, Ставропольский край, г. Невинномысск, ул. Монтажная, д. 18а</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86554) 96009, 8 (86554) 74636, 8 (86554) 95823
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГРАНЬ"
 ИНН 6140006324
 ОГРН 1176196004731</t>
   </si>
   <si>
     <t>346782, Ростовская область, г. Азов, ул. Комсомольская, д. 4, оф. 13</t>
   </si>
   <si>
     <t>+7 (928) 1601468
 http://www.azov-stroy.com</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Спектр-Гео"
+ИНН 0105059234
+ОГРН 1090105001964</t>
+  </si>
+  <si>
+    <t>385002, Республика Адыгея, г. Майкоп, ул. Титова, д. 48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (88772) 552171, +7 (918) 4250925
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АРТ-СТРОЙ"
 ИНН 6164113607
 ОГРН 1176196013795</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, пер. Гвардейский, д. 61, оф. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5800333
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Синтез"
 ИНН 6164203963
 ОГРН 1026103264692</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 150, комн. 9</t>
   </si>
   <si>
     <t>8 (863) 2634087
 http://sintez-r.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Первая Линия"
@@ -8230,50 +8287,62 @@
   <si>
     <t>Общество с ограниченной ответственностью Группа "АРТИС"
 ИНН 0601024990
 ОГРН 1140603000713</t>
   </si>
   <si>
     <t>386001, Республика Ингушетия, г. Магас, пр-кт И. Зязикова, д. 6, помещ. 310</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8734) 550568
 </t>
   </si>
   <si>
     <t>Республиканское государственное предприятие "Севосетинкоммунпроект"
 ИНН 1503000640
 ОГРН 1021500672610</t>
   </si>
   <si>
     <t>362021, Республика Северная Осетия - Алания, г. Владикавказ, пер. Автобусный, д. 9</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 8318688
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Высокие Технологии"
+ИНН 0560037187
+ОГРН 1080560001301</t>
+  </si>
+  <si>
+    <t>367010, Республика Дагестан, г. Махачкала, ул. Гагарина, д. 120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (967) 9333444
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЮгСтройПроект"
 ИНН 2635118390
 ОГРН 1082635017640</t>
   </si>
   <si>
     <t>355000, Ставропольский край, г. Ставрополь, ул. Ленина, д. 484 А, оф. 1Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3145565
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СОЗИДАНИЕ"
 ИНН 6167091983
 ОГРН 1116195000272</t>
   </si>
   <si>
     <t>344025, Ростовская область, г. Ростов-на-Дону, ул. Вити Черевичкина, д. 106/2, лит. Л</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2190760, 8 (863) 2190761, +7 (928) 9061019
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БТИ Кадастр Эльбрус"
@@ -8622,50 +8691,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "МАРК-Сервис"
 ИНН 0105027747
 ОГРН 1020100710024</t>
   </si>
   <si>
     <t>385000, Республика Адыгея, г. Майкоп, ул. Краснооктябрьская, д. 47, корп. Б</t>
   </si>
   <si>
     <t>8 (8772) 527696
 www.mark-service.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АГАТ"
 ИНН 2626802237
 ОГРН 1132651011074</t>
   </si>
   <si>
     <t>357600, Ставропольский край, г. Ессентуки, ул. Ермолова, д. 123</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2445544
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ПСК ИНЖЕНЕРИЯ"
+ИНН 6114017577
+ОГРН 1206100001733</t>
+  </si>
+  <si>
+    <t>347863, Ростовская область, Каменский район, х. Лесной, ул. Янтарная, д. 1, корп. В кв. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (86365) 45902, 8 (86365) 51222
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ДионисСтройПроект"
 ИНН 2308272667
 ОГРН 1202300025168</t>
   </si>
   <si>
     <t>350049, Краснодарский край, г. Краснодар, ул. Красных Партизан, д. 491, оф. 305</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 3857777
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Хайрулаев Залимхан Расулович
 ИНН 054404313287
 ОГРН 320057100029746</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Дагестан, Хасавюртовский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 9323593
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Проектно-строительная Группа "Алмаз"
@@ -8706,50 +8787,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Юг Руси-Золотая семечка"
 ИНН 6162030264
 ОГРН 1026104154295</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. 1-я Луговая, д. 9</t>
   </si>
   <si>
     <t>8 (863) 2618378
 http://www.apgyugrusi.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гермес-Строй"
 ИНН 2635211022
 ОГРН 1152651015440</t>
   </si>
   <si>
     <t>355011, Ставропольский край, г. Ставрополь, ул. 45 Параллель, д. 38, оф. 111</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 4534586, 8 (865) 2574411
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Дагэнерго"
+ИНН 0533017865
+ОГРН 1200500007399</t>
+  </si>
+  <si>
+    <t>368260, Республика Дагестан, Хунзахский район, с. Арани, ул. Крепость, д. 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (964) 0232323
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "РЕГИОНСТРОЙ"
 ИНН 6165198603
 ОГРН 1166196054090</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, д. 68, оф. 410</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Изамус"
 ИНН 0522023232
 ОГРН 1200500002988</t>
   </si>
   <si>
     <t>368530, Республика Дагестан, Карабудахкентский район, с. Карабудахкент, ул. Космонавтов, д. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 6399900
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Инвесткапитал"
 ИНН 6163212901
 ОГРН 1186196059763</t>
   </si>
   <si>
@@ -8794,50 +8887,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Проектная группа БИРС"
 ИНН 1513079551
 ОГРН 1201500001196</t>
   </si>
   <si>
     <t>362040, Республика Северная Осетия - Алания, г. Владикавказ, пер. Станиславского, д. 5, оф. 701/1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 8833036
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительная компания "Полипласт"
 ИНН 6150056042
 ОГРН 1086150000639</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Гвардейская, д. 34 в</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86352) 33661
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Строительная компания "РегионИнфоКом"
+ИНН 6161056414
+ОГРН 1096193004380</t>
+  </si>
+  <si>
+    <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 14, корп. А оф. 544-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2800222
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Ажгильдиев Аслан Келеметович
 ИНН 090301181196
 ОГРН 320091700013302</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 2552277
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Э-ПРО"
 ИНН 6167199507
 ОГРН 1206100033149</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Каяни, д. 17/3, этаж/офис подв./4,4А,4Б,4В,4Д,4Е,4З,4Ж,4И,5,6,6А, 6Б-6В,7,7А,8,8А,8Б,9А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (999) 6937068
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АСПИКА"
 ИНН 0716011099
 ОГРН 1160726054763</t>
   </si>
@@ -9142,110 +9247,142 @@
   <si>
     <t xml:space="preserve">+7 (980) 3283781
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Нефтехимремонт"
 ИНН 0278154116
 ОГРН 1080278010273</t>
   </si>
   <si>
     <t>450005, Республика Башкортостан, г. Уфа, ул. 50-летия Октября, д. 12, кв. 4</t>
   </si>
   <si>
     <t xml:space="preserve">8 (347) 2726839
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НОВЫЕ СТЕНЫ"
 ИНН 0571009907
 ОГРН 1170571005791</t>
   </si>
   <si>
     <t>367018, Республика Дагестан, г. Махачкала, ул. Лаптиева, д. 22 "ж", кв. 9</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Спецтех"
+ИНН 0920002087
+ОГРН 1210900001289</t>
+  </si>
+  <si>
+    <t>369380, Карачаево-Черкесская Республика, Малокарачаевский район, с. Учкекен, ул. Хабова, д. 26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 3059999
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ВОК-КАВКАЗ"
 ИНН 2625070728
 ОГРН 1182651014787</t>
   </si>
   <si>
     <t>357820, Ставропольский край, г. Георгиевск, пер. Минераловодский, д. 10/8, оф. 78</t>
   </si>
   <si>
     <t xml:space="preserve">8 (800) 70005481, 8 (819) 7415959
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Чомур"
 ИНН 0902003779
 ОГРН 1020900777644</t>
   </si>
   <si>
     <t>369200, Карачаево-Черкесская Республика, г. Карачаевск, ул. Микояна, д. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (906) 4436922
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "САНГАЙ"
+ИНН 6168101000
+ОГРН 1176196055892</t>
+  </si>
+  <si>
+    <t>355016, Ставропольский край, г. Ставрополь, ул. Чапаева, д. 4/1, кв. 72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (988) 8449434
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Информационные технологии и безопасность"
 ИНН 0573006450
 ОГРН 1160573050032</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Абубакарова, д. 48, этаж 3, оф. 33</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Юсупов Абдулла Хакимович
 ИНН 054503209551
 ОГРН 322057100032017</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Дагестан, Гунибский район</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИнфраПроект"
 ИНН 0100001230
 ОГРН 1220100000713</t>
   </si>
   <si>
     <t>385012, Республика Адыгея, г. Майкоп, ул. Крылова, двлд. 126</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 9339999
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительная Компания "АНТАРЕС"
 ИНН 6163128103
 ОГРН 1136195001568</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Чехова, д. 94, этаж 1, помещ. 9</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СТРОЙ-СИТИ"
+ИНН 0546019732
+ОГРН 1080546000017</t>
+  </si>
+  <si>
+    <t>368601, Республика Дагестан, г. Дербент, пер. Красноармейский 1-й, двлд. 2, помещ. 2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СТЭК"
 ИНН 6162083957
 ОГРН 1206100018079</t>
   </si>
   <si>
     <t>344116, Ростовская область, г. Ростов-на-Дону, ул. Батуринская, д. 165/13, помещ. 86</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 8948705
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югстройком"
 ИНН 2632107190
 ОГРН 1172651003150</t>
   </si>
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, ш. Кисловодское, д. 28Г, оф. 12</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3406674
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РостовАвтоДорСтрой"
@@ -9274,50 +9411,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "АльфаСтрой"
 ИНН 2631034076
 ОГРН 1152651016011</t>
   </si>
   <si>
     <t>117545, г. Москва, вн.тер.г. муниципальный округ Чертаново Центральное, ул. Дорожная, д. 8, корп. 1, этаж 1 комн. К2-113</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (916) 6079999
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОЙ СЕРВИС"
 ИНН 6164135424
 ОГРН 1216100017495</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, пер. Братский, д. 84А, комн. 17</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2267827
 </t>
   </si>
   <si>
+    <t>Акционерное общество "Передвижная Механизированная Колонна-83"
+ИНН 1503004109
+ОГРН 1021500673952</t>
+  </si>
+  <si>
+    <t>362021, Республика Северная Осетия - Алания, г. Владикавказ, ул. Бутаева, д. 28</t>
+  </si>
+  <si>
+    <t>8 (8672) 519065
+http://pmk83.ru</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "БЕСА"
 ИНН 0573002150
 ОГРН 1130573000227</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Магидова, д. 55, кв. 3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Юсупов Леон Александрович
 ИНН 230904633690
 ОГРН 323619600005033</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4063474
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВК-ТЕХ"
 ИНН 2634110286
 ОГРН 1222600006331</t>
   </si>
   <si>
     <t>355003, Ставропольский край, г. Ставрополь, ул. Ломоносова, д. 21, оф. 62</t>
   </si>
   <si>
@@ -9415,62 +9564,110 @@
   <si>
     <t>Индивидуальный предприниматель Демянко Алексей Викторович
 ИНН 614014816303
 ОГРН 323930100039490</t>
   </si>
   <si>
     <t xml:space="preserve"> Донецкая Народная Республика, г. Донецк</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (949) 3229800
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Система"
 ИНН 9310007852
 ОГРН 1239300005218</t>
   </si>
   <si>
     <t>287557, Донецкая Народная Республика, г. Мариуполь, ул. Киевская, д. 31</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (952) 5348160, +7 (910) 7132007
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Возрождение"
+ИНН 2315136418
+ОГРН 1072315006994</t>
+  </si>
+  <si>
+    <t>353960, Краснодарский край, г. Новороссийск, с. Цемдолина, ул. Фабричная, д. 41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 4627239
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СКЭРН"
+ИНН 0571012226
+ОГРН 1180571001720</t>
+  </si>
+  <si>
+    <t>368300, Руспублика Дагестан, г. Каспийск, ул. Хизроева, д. 3, этаж цоколь помещ. 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (921) 2112222
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РУБЕЖ-СТРОЙ"
+ИНН 0544012403
+ОГРН 1180571014139</t>
+  </si>
+  <si>
+    <t>368006, Республика Дагестан, г. Хасавюрт, ул. Буйнакского, д. 165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (926) 5017422
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "КАШТАН"
 ИНН 2635249192
 ОГРН 1212600005342</t>
   </si>
   <si>
     <t>355003, Ставропольский край, г. Ставрополь, ул. Ленина, д. 394, оф. 7</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 7491008
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СФЕРАГАЗ"
+ИНН 2309174246
+ОГРН 1202300042592</t>
+  </si>
+  <si>
+    <t>350001, Краснодарский край, г. Краснодар, ул. им. Болотникова, д. 24/2, оф. 203</t>
+  </si>
+  <si>
+    <t>+7 (988) 2425333
+sfera-gaz.ru</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СК-Интеграл"
 ИНН 9728100014
 ОГРН 1237700453210</t>
   </si>
   <si>
     <t>117292, г. Москва, вн.тер.г. муниципальный округ Академический, ул. Ивана Бабушкина, д. 15, корп. 1-2 помещ. 1П</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (905) 3630000
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дон-Экспресс"
 ИНН 6141030111
 ОГРН 1086141000241</t>
   </si>
   <si>
     <t>346894, Ростовская область, г. Батайск, ул. Герцена, д. 33, кв. 24</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7599005
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Прасол Екатерина Викторовна
@@ -9520,101 +9717,142 @@
     <t xml:space="preserve">+7 (928) 0291493
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Зетта-Групп"
 ИНН 2623032974
 ОГРН 1222600009631</t>
   </si>
   <si>
     <t>356242, Ставропольский край, г. Михайловск, ул. Ленина, д. 191/1, кв. 9</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 7443144
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Золоев Вячеслав Борисович
 ИНН 615008912427
 ОГРН 318619600136436</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5396007
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"
+ИНН 6163214930
+ОГРН 1196196022967</t>
+  </si>
+  <si>
+    <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, д. 54/112, комн. 19Б</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (961) 4040895
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ПРАЙМ"
 ИНН 0700015958
 ОГРН 1240700001948</t>
   </si>
   <si>
     <t>360051, Кабардино-Балкарская Республика, г. Нальчик, ул. Чайковского, двлд 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7015432
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Илюхин Михаил Александрович
 ИНН 930900032070
 ОГРН 322930100016041</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (949) 5647777
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Байрамуков Рамазан Ахьяевич
+ИНН 262807559436
+ОГРН 323265100056210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (992) 6660909
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Строительная Компания Жилстрой"
 ИНН 0500005046
 ОГРН 1240500002247</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Абубакарова, д. 115, этаж 3 оф. 305</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гефест"
 ИНН 6140012871
 ОГРН 1206100040959</t>
   </si>
   <si>
     <t>346780, Ростовская область, г. Азов, ул. Калинина, д. 52</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 9401919
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сетов Айдамир Юсуфович
 ИНН 235702237205
 ОГРН 325237500015936</t>
   </si>
   <si>
     <t xml:space="preserve"> Краснодарский край, Успенский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 6662511, +7 (988) 9965555
 </t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЭНЕРГОПОТОК"
+ИНН 0800005738
+ОГРН 1230800000111</t>
+  </si>
+  <si>
+    <t>358000, Республика Калмыкия, г. Элиста, ул. Ю.Клыкова, д. 10, кв. 51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (927) 5910585
+</t>
+  </si>
+  <si>
+    <t>Государственное бюджетное учреждение Республики Дагестан "Центр геологической информации, геолого-экологических изысканий и лабораторных измерений"
+ИНН 0560031442
+ОГРН 1060560002788</t>
+  </si>
+  <si>
+    <t>367000, Республика Дагестан, г. Махачкала, ул. Максима Горького, зд. 19</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СОВЕЛИТ"
 ИНН 0274390602
 ОГРН 1240200035790</t>
   </si>
   <si>
     <t>450077, Республика Башкортостан, г. Уфа, ул. Коммунистическая, д. 109, кв. 150</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 1402825
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -9932,54 +10170,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D740"/>
+  <dimension ref="A1:D760"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D740"/>
+      <selection activeCell="A1" sqref="A1:D760"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13205,65 +13443,65 @@
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
         <v>914</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
         <v>918</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>837</v>
+        <v>921</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>924</v>
+        <v>837</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
         <v>925</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>927</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
         <v>929</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>931</v>
@@ -13275,118 +13513,118 @@
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
         <v>933</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>934</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>935</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
         <v>937</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>938</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>939</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>67</v>
+        <v>940</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>947</v>
+        <v>67</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
         <v>948</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>667</v>
+        <v>950</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>957</v>
+        <v>667</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
         <v>959</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>960</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>961</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
         <v>963</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>964</v>
@@ -14014,79 +14252,79 @@
         <v>1142</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>931</v>
+        <v>1149</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1156</v>
+        <v>939</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>1163</v>
@@ -14336,163 +14574,163 @@
         <v>1233</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>1237</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>249</v>
+        <v>1240</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1251</v>
+        <v>249</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>808</v>
+        <v>1259</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1270</v>
+        <v>808</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>1277</v>
@@ -14693,5661 +14931,5941 @@
       <c r="B338" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="340" spans="1:4">
-      <c r="A340" s="1">
-        <v>481</v>
+      <c r="A340" s="1" t="s">
+        <v>1340</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="341" spans="1:4">
-      <c r="A341" s="1">
-        <v>485</v>
+      <c r="A341" s="1" t="s">
+        <v>1344</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="342" spans="1:4">
-      <c r="A342" s="1">
-        <v>487</v>
+      <c r="A342" s="1" t="s">
+        <v>1348</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>703</v>
+        <v>1386</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1385</v>
+        <v>1389</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1390</v>
+        <v>1394</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1391</v>
+        <v>703</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1151</v>
+        <v>1435</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1152</v>
+        <v>1436</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1153</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1434</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1438</v>
+        <v>1159</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1439</v>
+        <v>1160</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1440</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>458</v>
+        <v>1484</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1489</v>
+        <v>458</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>205</v>
+        <v>1515</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>206</v>
+        <v>1516</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>207</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1518</v>
+        <v>205</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1519</v>
+        <v>206</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1520</v>
+        <v>207</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>439</v>
+        <v>1561</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1566</v>
+        <v>439</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1062</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1359</v>
+        <v>1668</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1667</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1672</v>
+        <v>1371</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1">
-        <v>658</v>
+        <v>651</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>808</v>
+        <v>1723</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>252</v>
+        <v>1725</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>253</v>
+        <v>1726</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>254</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1721</v>
+        <v>1728</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1724</v>
+        <v>1731</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1725</v>
+        <v>808</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1727</v>
+        <v>252</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1728</v>
+        <v>253</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>1729</v>
+        <v>254</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>317</v>
+        <v>1746</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1751</v>
+        <v>317</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1670</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1787</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1793</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1819</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>990</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1854</v>
+        <v>998</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1870</v>
+        <v>1873</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1875</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>67</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1886</v>
+        <v>67</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>67</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1891</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>486</v>
+        <v>1900</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1896</v>
+        <v>67</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1904</v>
+        <v>486</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1908</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1">
-        <v>775</v>
+        <v>767</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>67</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1">
-        <v>778</v>
+        <v>768</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>67</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1921</v>
+        <v>67</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>1926</v>
+        <v>1930</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1927</v>
+        <v>67</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>1930</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>67</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1944</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1947</v>
+        <v>67</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1780</v>
+        <v>1955</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1958</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1959</v>
+        <v>1963</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1960</v>
+        <v>1792</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>252</v>
+        <v>1971</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>253</v>
+        <v>1972</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>254</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>67</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1973</v>
+        <v>252</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1974</v>
+        <v>253</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1975</v>
+        <v>254</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1978</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1981</v>
+        <v>67</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>67</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1986</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1989</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1992</v>
+        <v>67</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1995</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>726</v>
+        <v>1999</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>727</v>
+        <v>2000</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>728</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1998</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>2001</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>177</v>
+        <v>726</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>178</v>
+        <v>727</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>179</v>
+        <v>728</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>2004</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>2007</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>2008</v>
+        <v>177</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>2009</v>
+        <v>178</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>2010</v>
+        <v>179</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1">
-        <v>848</v>
+        <v>839</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="1">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="1">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>2027</v>
+        <v>2030</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="1">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="1">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="1">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>2035</v>
+        <v>2038</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>2037</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="1">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="1">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>2042</v>
+        <v>2045</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>2043</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="1">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>2044</v>
+        <v>2047</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>2045</v>
+        <v>2048</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>2048</v>
+        <v>2051</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>2052</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>2055</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>2057</v>
+        <v>2060</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1">
-        <v>879</v>
+        <v>870</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>2061</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>2066</v>
+        <v>2069</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>2067</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>2068</v>
+        <v>2071</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>2069</v>
+        <v>2072</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1">
-        <v>889</v>
+        <v>880</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>2071</v>
+        <v>2074</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1">
-        <v>890</v>
+        <v>881</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>2074</v>
+        <v>2077</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1">
-        <v>894</v>
+        <v>888</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>2083</v>
+        <v>2086</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>2084</v>
+        <v>2087</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>2085</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1">
-        <v>902</v>
+        <v>890</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>2086</v>
+        <v>2089</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>2087</v>
+        <v>2090</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>67</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1">
-        <v>908</v>
+        <v>894</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1">
-        <v>912</v>
+        <v>898</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1">
-        <v>915</v>
+        <v>902</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>2099</v>
+        <v>67</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1">
-        <v>916</v>
+        <v>903</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1">
-        <v>917</v>
+        <v>908</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>2104</v>
+        <v>2107</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1">
-        <v>927</v>
+        <v>917</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>67</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>2118</v>
+        <v>2122</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>2128</v>
+        <v>67</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>2130</v>
+        <v>2133</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>2132</v>
+        <v>2135</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>2133</v>
+        <v>2136</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1">
-        <v>947</v>
+        <v>934</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>2135</v>
+        <v>2138</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>2136</v>
+        <v>2139</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1">
-        <v>949</v>
+        <v>935</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>2140</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1">
-        <v>950</v>
+        <v>937</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>2141</v>
+        <v>2144</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>2142</v>
+        <v>2145</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1">
-        <v>954</v>
+        <v>941</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>2144</v>
+        <v>2147</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>2146</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1">
-        <v>956</v>
+        <v>945</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>2147</v>
+        <v>2150</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>2148</v>
+        <v>2151</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1">
-        <v>958</v>
+        <v>947</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1">
-        <v>967</v>
+        <v>949</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>2154</v>
+        <v>2157</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>2155</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1">
-        <v>968</v>
+        <v>950</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>2156</v>
+        <v>2159</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1">
-        <v>970</v>
+        <v>954</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>2159</v>
+        <v>2162</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>2161</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1">
-        <v>971</v>
+        <v>956</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>2162</v>
+        <v>2165</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>2164</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1">
-        <v>975</v>
+        <v>958</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>2169</v>
+        <v>2172</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1">
-        <v>988</v>
+        <v>968</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1">
-        <v>992</v>
+        <v>970</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>2175</v>
+        <v>2178</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1">
-        <v>993</v>
+        <v>971</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>67</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1">
-        <v>994</v>
+        <v>975</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1">
-        <v>996</v>
+        <v>976</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1352</v>
+        <v>2186</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1353</v>
+        <v>2187</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1354</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1">
-        <v>998</v>
+        <v>988</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>2182</v>
+        <v>2189</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>2183</v>
+        <v>2190</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>2184</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1">
-        <v>999</v>
+        <v>992</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>2185</v>
+        <v>2192</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>2186</v>
+        <v>2193</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>2187</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>2188</v>
+        <v>2195</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>2189</v>
+        <v>2196</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1">
-        <v>1002</v>
+        <v>994</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>2190</v>
+        <v>2197</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>2192</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1">
-        <v>1006</v>
+        <v>996</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>2193</v>
+        <v>1364</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>2194</v>
+        <v>1365</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>2195</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1">
-        <v>1007</v>
+        <v>998</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1">
-        <v>1009</v>
+        <v>999</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>2199</v>
+        <v>2203</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>2200</v>
+        <v>2204</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1">
-        <v>1010</v>
+        <v>1000</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>2204</v>
+        <v>67</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1">
-        <v>1015</v>
+        <v>1002</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>67</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1">
-        <v>1017</v>
+        <v>1007</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>67</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1">
-        <v>1020</v>
+        <v>1009</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>2212</v>
+        <v>2217</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1">
-        <v>1023</v>
+        <v>1010</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>2217</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1">
-        <v>1027</v>
+        <v>1015</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>2218</v>
+        <v>2223</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>2219</v>
+        <v>2224</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>2220</v>
+        <v>67</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1">
-        <v>1028</v>
+        <v>1016</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>2221</v>
+        <v>2225</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>2222</v>
+        <v>2226</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>2223</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1">
-        <v>1038</v>
+        <v>1017</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>2224</v>
+        <v>2228</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>2225</v>
+        <v>2229</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>2226</v>
+        <v>67</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1">
-        <v>1041</v>
+        <v>1020</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>2227</v>
+        <v>2230</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>2228</v>
+        <v>2231</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1">
-        <v>1042</v>
+        <v>1023</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>2230</v>
+        <v>2233</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1">
-        <v>1044</v>
+        <v>1027</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1">
-        <v>1045</v>
+        <v>1028</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>2237</v>
+        <v>2240</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>2238</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1">
-        <v>1047</v>
+        <v>1038</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>2239</v>
+        <v>2242</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>2240</v>
+        <v>2243</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>2241</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1">
-        <v>1048</v>
+        <v>1041</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>2242</v>
+        <v>2245</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>2243</v>
+        <v>2246</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>2244</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>2245</v>
+        <v>2248</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>2246</v>
+        <v>2249</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>2247</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1">
-        <v>1052</v>
+        <v>1043</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>1744</v>
+        <v>2251</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>1745</v>
+        <v>2252</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>1746</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1">
-        <v>1054</v>
+        <v>1044</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>2248</v>
+        <v>2254</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>2250</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1">
-        <v>1055</v>
+        <v>1045</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>2251</v>
+        <v>2257</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>2252</v>
+        <v>2258</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>2253</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1">
-        <v>1060</v>
+        <v>1047</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>2254</v>
+        <v>2260</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>2255</v>
+        <v>2261</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>67</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1">
-        <v>1061</v>
+        <v>1048</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>2256</v>
+        <v>2263</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>2257</v>
+        <v>2264</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>2258</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1">
-        <v>1063</v>
+        <v>1050</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>2259</v>
+        <v>2266</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>2260</v>
+        <v>2267</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>2261</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1">
-        <v>1064</v>
+        <v>1052</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>2262</v>
+        <v>1756</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>2263</v>
+        <v>1757</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>2264</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1">
-        <v>1065</v>
+        <v>1054</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>2265</v>
+        <v>2269</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>2266</v>
+        <v>2270</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>67</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1">
-        <v>1072</v>
+        <v>1055</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>2267</v>
+        <v>2272</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>2268</v>
+        <v>2273</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>2269</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1">
-        <v>1073</v>
+        <v>1057</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>2270</v>
+        <v>2275</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>2271</v>
+        <v>2276</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>2272</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1">
-        <v>1076</v>
+        <v>1060</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>2273</v>
+        <v>2278</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>2274</v>
+        <v>2279</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>2275</v>
+        <v>67</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1">
-        <v>1080</v>
+        <v>1061</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>2276</v>
+        <v>2280</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>415</v>
+        <v>2281</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>2277</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1">
-        <v>1081</v>
+        <v>1063</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>2278</v>
+        <v>2283</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>2279</v>
+        <v>2284</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>2280</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1">
-        <v>1082</v>
+        <v>1064</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>2281</v>
+        <v>2286</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>2282</v>
+        <v>2287</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>2283</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1">
-        <v>1083</v>
+        <v>1065</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>2284</v>
+        <v>2289</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>2285</v>
+        <v>2290</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1">
-        <v>1088</v>
+        <v>1072</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>2286</v>
+        <v>2291</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>2287</v>
+        <v>2292</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>2288</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1">
-        <v>1090</v>
+        <v>1073</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>2289</v>
+        <v>2294</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1560</v>
+        <v>2295</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>2290</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1">
-        <v>1091</v>
+        <v>1076</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>2292</v>
+        <v>2298</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>67</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1">
-        <v>1095</v>
+        <v>1078</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>2294</v>
+        <v>2301</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>2295</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1">
-        <v>1104</v>
+        <v>1080</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>2296</v>
+        <v>2303</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>2297</v>
+        <v>415</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>2298</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1">
-        <v>1107</v>
+        <v>1081</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>2299</v>
+        <v>2305</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>2300</v>
+        <v>2306</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>67</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1">
-        <v>1109</v>
+        <v>1082</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>2301</v>
+        <v>2308</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>2302</v>
+        <v>2309</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>2303</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1">
-        <v>1111</v>
+        <v>1083</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>1985</v>
+        <v>2312</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>2305</v>
+        <v>67</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1">
-        <v>1114</v>
+        <v>1088</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>2308</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1">
-        <v>1117</v>
+        <v>1090</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>2310</v>
+        <v>1572</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>2311</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1">
-        <v>1120</v>
+        <v>1091</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>2314</v>
+        <v>67</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1">
-        <v>1124</v>
+        <v>1095</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>2315</v>
+        <v>2320</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>2316</v>
+        <v>2321</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>67</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1">
-        <v>1125</v>
+        <v>1104</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>2317</v>
+        <v>2323</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>2319</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1">
-        <v>1126</v>
+        <v>1107</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>2320</v>
+        <v>2326</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>2321</v>
+        <v>2327</v>
       </c>
       <c r="D686" s="1" t="s">
-        <v>2322</v>
+        <v>67</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1">
-        <v>1130</v>
+        <v>1109</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>2323</v>
+        <v>2328</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>2324</v>
+        <v>2329</v>
       </c>
       <c r="D687" s="1" t="s">
-        <v>2325</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1">
-        <v>1132</v>
+        <v>1111</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>2326</v>
+        <v>2331</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>2327</v>
+        <v>1997</v>
       </c>
       <c r="D688" s="1" t="s">
-        <v>2328</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1">
-        <v>1134</v>
+        <v>1114</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>2329</v>
+        <v>2333</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>2330</v>
+        <v>2334</v>
       </c>
       <c r="D689" s="1" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1">
-        <v>1136</v>
+        <v>1117</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>411</v>
+        <v>2337</v>
       </c>
       <c r="D690" s="1" t="s">
-        <v>2333</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1">
-        <v>1141</v>
+        <v>1120</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>2334</v>
+        <v>2339</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>67</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1">
-        <v>1142</v>
+        <v>1124</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>2336</v>
+        <v>2342</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>2337</v>
+        <v>2343</v>
       </c>
       <c r="D692" s="1" t="s">
-        <v>2338</v>
+        <v>67</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1">
-        <v>1147</v>
+        <v>1125</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>2339</v>
+        <v>2344</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>2340</v>
+        <v>2345</v>
       </c>
       <c r="D693" s="1" t="s">
-        <v>2341</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1">
-        <v>1148</v>
+        <v>1126</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>2342</v>
+        <v>2347</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>2343</v>
+        <v>2348</v>
       </c>
       <c r="D694" s="1" t="s">
-        <v>2344</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1">
-        <v>1150</v>
+        <v>1130</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>2345</v>
+        <v>2350</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>2346</v>
+        <v>2351</v>
       </c>
       <c r="D695" s="1" t="s">
-        <v>2347</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1">
-        <v>1155</v>
+        <v>1132</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>2348</v>
+        <v>2353</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>2349</v>
+        <v>2354</v>
       </c>
       <c r="D696" s="1" t="s">
-        <v>2350</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1">
-        <v>1158</v>
+        <v>1134</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>2351</v>
+        <v>2356</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="D697" s="1" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1">
-        <v>1161</v>
+        <v>1136</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>2355</v>
+        <v>411</v>
       </c>
       <c r="D698" s="1" t="s">
-        <v>2356</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1">
-        <v>1169</v>
+        <v>1141</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>2357</v>
+        <v>2361</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>2358</v>
+        <v>2362</v>
       </c>
       <c r="D699" s="1" t="s">
-        <v>2359</v>
+        <v>67</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1">
-        <v>1171</v>
+        <v>1142</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
       <c r="D700" s="1" t="s">
-        <v>67</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1">
-        <v>1179</v>
+        <v>1147</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>2362</v>
+        <v>2366</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>2363</v>
+        <v>2367</v>
       </c>
       <c r="D701" s="1" t="s">
-        <v>2364</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1">
-        <v>1180</v>
+        <v>1148</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>2365</v>
+        <v>2369</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>2366</v>
+        <v>2370</v>
       </c>
       <c r="D702" s="1" t="s">
-        <v>2367</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1">
-        <v>1186</v>
+        <v>1150</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>2368</v>
+        <v>2372</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>2369</v>
+        <v>2373</v>
       </c>
       <c r="D703" s="1" t="s">
-        <v>67</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1">
-        <v>1191</v>
+        <v>1155</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>2370</v>
+        <v>2375</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>2371</v>
+        <v>2376</v>
       </c>
       <c r="D704" s="1" t="s">
-        <v>67</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1">
-        <v>1193</v>
+        <v>1158</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>2372</v>
+        <v>2378</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>2373</v>
+        <v>2379</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>2374</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1">
-        <v>1199</v>
+        <v>1161</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>2375</v>
+        <v>2381</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>2376</v>
+        <v>2382</v>
       </c>
       <c r="D706" s="1" t="s">
-        <v>67</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1">
-        <v>1202</v>
+        <v>1169</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>2377</v>
+        <v>2384</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>2378</v>
+        <v>2385</v>
       </c>
       <c r="D707" s="1" t="s">
-        <v>2379</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1">
-        <v>1205</v>
+        <v>1171</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>2380</v>
+        <v>2387</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>2381</v>
+        <v>2388</v>
       </c>
       <c r="D708" s="1" t="s">
-        <v>2382</v>
+        <v>67</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1">
-        <v>1208</v>
+        <v>1175</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>2383</v>
+        <v>2389</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>2384</v>
+        <v>2390</v>
       </c>
       <c r="D709" s="1" t="s">
-        <v>2385</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1">
-        <v>1211</v>
+        <v>1179</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>2386</v>
+        <v>2392</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>2387</v>
+        <v>2393</v>
       </c>
       <c r="D710" s="1" t="s">
-        <v>2388</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1">
-        <v>1217</v>
+        <v>1180</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>2389</v>
+        <v>2395</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>2390</v>
+        <v>2396</v>
       </c>
       <c r="D711" s="1" t="s">
-        <v>2391</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1">
-        <v>1218</v>
+        <v>1184</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>2392</v>
+        <v>2398</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>2393</v>
+        <v>2399</v>
       </c>
       <c r="D712" s="1" t="s">
-        <v>2394</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1">
-        <v>1221</v>
+        <v>1186</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>2395</v>
+        <v>2401</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>2396</v>
+        <v>2402</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1">
-        <v>1224</v>
+        <v>1191</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>1560</v>
+        <v>2404</v>
       </c>
       <c r="D714" s="1" t="s">
-        <v>2398</v>
+        <v>67</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1">
-        <v>1225</v>
+        <v>1193</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>2399</v>
+        <v>2405</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>2400</v>
+        <v>2406</v>
       </c>
       <c r="D715" s="1" t="s">
-        <v>67</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1">
-        <v>1226</v>
+        <v>1199</v>
       </c>
       <c r="B716" s="1" t="s">
-        <v>2401</v>
+        <v>2408</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>2402</v>
+        <v>2409</v>
       </c>
       <c r="D716" s="1" t="s">
-        <v>2403</v>
+        <v>67</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1">
-        <v>1228</v>
+        <v>1200</v>
       </c>
       <c r="B717" s="1" t="s">
-        <v>2404</v>
+        <v>2410</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>2405</v>
+        <v>2411</v>
       </c>
       <c r="D717" s="1" t="s">
-        <v>2406</v>
+        <v>67</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1">
-        <v>1229</v>
+        <v>1202</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>2407</v>
+        <v>2412</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>2408</v>
+        <v>2413</v>
       </c>
       <c r="D718" s="1" t="s">
-        <v>2409</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1">
-        <v>1244</v>
+        <v>1205</v>
       </c>
       <c r="B719" s="1" t="s">
-        <v>2410</v>
+        <v>2415</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>2411</v>
+        <v>2416</v>
       </c>
       <c r="D719" s="1" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1">
-        <v>1254</v>
+        <v>1208</v>
       </c>
       <c r="B720" s="1" t="s">
-        <v>2413</v>
+        <v>2418</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>2414</v>
+        <v>2419</v>
       </c>
       <c r="D720" s="1" t="s">
-        <v>2415</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1">
-        <v>1256</v>
+        <v>1211</v>
       </c>
       <c r="B721" s="1" t="s">
-        <v>2416</v>
+        <v>2421</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>2417</v>
+        <v>2422</v>
       </c>
       <c r="D721" s="1" t="s">
-        <v>2418</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1">
-        <v>1258</v>
+        <v>1217</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>2419</v>
+        <v>2424</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>2420</v>
+        <v>2425</v>
       </c>
       <c r="D722" s="1" t="s">
-        <v>67</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1">
-        <v>1263</v>
+        <v>1218</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>2421</v>
+        <v>2427</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>2422</v>
+        <v>2428</v>
       </c>
       <c r="D723" s="1" t="s">
-        <v>2423</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1">
-        <v>1264</v>
+        <v>1219</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>2424</v>
+        <v>2430</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>2425</v>
+        <v>2431</v>
       </c>
       <c r="D724" s="1" t="s">
-        <v>2426</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1">
-        <v>1268</v>
+        <v>1221</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>2427</v>
+        <v>2433</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>2428</v>
+        <v>2434</v>
       </c>
       <c r="D725" s="1" t="s">
-        <v>2429</v>
+        <v>67</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1">
-        <v>1277</v>
+        <v>1224</v>
       </c>
       <c r="B726" s="1" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>2431</v>
+        <v>1572</v>
       </c>
       <c r="D726" s="1" t="s">
-        <v>2432</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1">
-        <v>1285</v>
+        <v>1225</v>
       </c>
       <c r="B727" s="1" t="s">
-        <v>2433</v>
+        <v>2437</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="D727" s="1" t="s">
-        <v>2435</v>
+        <v>67</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1">
-        <v>1294</v>
+        <v>1226</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1">
-        <v>1297</v>
+        <v>1228</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
       <c r="D729" s="1" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="1">
-        <v>1308</v>
+        <v>1229</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="D730" s="1" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="1">
-        <v>1314</v>
+        <v>1244</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>2445</v>
+        <v>2448</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>2446</v>
+        <v>2449</v>
       </c>
       <c r="D731" s="1" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="1">
-        <v>1315</v>
+        <v>1254</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
       <c r="D732" s="1" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="1">
-        <v>1317</v>
+        <v>1256</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
       <c r="D733" s="1" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="1">
-        <v>1319</v>
+        <v>1258</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>1560</v>
+        <v>2458</v>
       </c>
       <c r="D734" s="1" t="s">
-        <v>2455</v>
+        <v>67</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="1">
-        <v>1330</v>
+        <v>1263</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>2457</v>
+        <v>2460</v>
       </c>
       <c r="D735" s="1" t="s">
-        <v>2458</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="1">
-        <v>1341</v>
+        <v>1264</v>
       </c>
       <c r="B736" s="1" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>2425</v>
+        <v>2463</v>
       </c>
       <c r="D736" s="1" t="s">
-        <v>2460</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="1">
-        <v>1358</v>
+        <v>1268</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>2461</v>
+        <v>2465</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>2462</v>
+        <v>2466</v>
       </c>
       <c r="D737" s="1" t="s">
-        <v>67</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="1">
-        <v>1364</v>
+        <v>1273</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>2463</v>
+        <v>2468</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>2464</v>
+        <v>2469</v>
       </c>
       <c r="D738" s="1" t="s">
-        <v>2465</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" s="1">
-        <v>1369</v>
+        <v>1275</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>2466</v>
+        <v>2471</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>2467</v>
+        <v>2472</v>
       </c>
       <c r="D739" s="1" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" s="1">
+        <v>1276</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741" s="1">
+        <v>1277</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742" s="1">
+        <v>1280</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743" s="1">
+        <v>1285</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744" s="1">
+        <v>1294</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C744" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745" s="1">
+        <v>1297</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C745" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746" s="1">
+        <v>1308</v>
+      </c>
+      <c r="B746" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C746" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747" s="1">
+        <v>1314</v>
+      </c>
+      <c r="B747" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C747" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748" s="1">
+        <v>1315</v>
+      </c>
+      <c r="B748" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C748" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749" s="1">
+        <v>1317</v>
+      </c>
+      <c r="B749" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C749" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750" s="1">
+        <v>1319</v>
+      </c>
+      <c r="B750" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C750" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751" s="1">
+        <v>1327</v>
+      </c>
+      <c r="B751" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752" s="1">
+        <v>1330</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753" s="1">
+        <v>1341</v>
+      </c>
+      <c r="B753" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C753" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754" s="1">
+        <v>1349</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C754" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755" s="1">
+        <v>1358</v>
+      </c>
+      <c r="B755" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756" s="1">
+        <v>1364</v>
+      </c>
+      <c r="B756" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C756" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757" s="1">
+        <v>1369</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758" s="1">
+        <v>1379</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759" s="1">
+        <v>1395</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760" s="1">
         <v>1419</v>
       </c>
-      <c r="B740" s="1" t="s">
-[...6 lines deleted...]
-        <v>2471</v>
+      <c r="B760" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2531</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">