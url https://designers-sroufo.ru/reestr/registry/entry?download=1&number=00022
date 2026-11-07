--- v0 (2026-05-13)
+++ v1 (2026-11-07)
@@ -71,52 +71,52 @@
   <si>
     <t>15.06.2006</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>353238, Краснодарский край, Северский район, пгт Афипский, территория промзона</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (861) 6634610, 8 (861) 6633831, 8 (861) 6633830</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Сидоров Алексей Владимирович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: 0425GL0043. Сумма, руб 1500000
-Действует с: 18.08.2025 по: 17.08.2026
+    <t>Номер полиса: АС-0425GL0043-26. Сумма, руб 1500000
+Действует с: 18.08.2026 по: 17.08.2027
 ОАО СОГАЗ
 Открытое акционерное общество "Страховое общество газовой промышленности"
 ИНН 7736035485ОГРН 1027739820921
 Лицензия С № 1208 77 от 16.06.2011
 Адрес: 142770, Московская область, Ленинский район, пос. Газопровод, Бизнес-Центр
 Телефоны: 8 (495) 234-44-24, 8 (863) 210-2000, 210-2006 
 Электронная почта: 
 Сайт: http://www.sogaz.ru/</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Март Плановая проверка Соответствует требованиям Не применялись
 2017 Март Плановая проверка Соответствует требованиям Не применялись
 2018 Март Плановая проверка Соответствует требованиям Не применялись
 2019 Апрель Плановая проверка Соответствует требованиям Не применялись
 2020 Апрель Плановая проверка Соответствует требованиям Не применялись
 2021 Апрель Плановая проверка Соответствует требованиям Не применялись
@@ -135,53 +135,54 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Второй уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 1
+Специалист: Киналь Петр Николаевич Идентификатор НРС: П-135968
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 1
+Специалист: Киналь Петр Николаевич Идентификатор НРС: П-135968
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">