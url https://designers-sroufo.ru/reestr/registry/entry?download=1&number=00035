--- v0 (2026-04-30)
+++ v1 (2026-08-13)
@@ -71,52 +71,52 @@
   <si>
     <t>19.09.2006</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>346500, Ростовская область, г. Шахты, пр-кт Победа Революции, д. 59</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (8636) 237996, 8 (8636) 237893, 8 (8636) 279111</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Давыдов Анатолий Иванович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-АС-АС-22010D4001012-23-24-25. Сумма, руб 1000000
-Действует с: 09.08.2025 по: 08.08.2026
+    <t>Номер полиса: АС-АС-АС-АС-22010D4001012-23-24-25-26. Сумма, руб 1000000
+Действует с: 09.08.2026 по: 08.08.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Август Плановая проверка Соответствует требованиям Не применялись
 2017 Август Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Август Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Август Плановая проверка Соответствует требованиям Не применялись