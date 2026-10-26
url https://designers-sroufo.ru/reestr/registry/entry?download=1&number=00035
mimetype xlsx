--- v1 (2026-08-13)
+++ v2 (2026-10-26)
@@ -110,88 +110,89 @@
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Август Плановая проверка Соответствует требованиям Не применялись
 2017 Август Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Август Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Август Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Август Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Август Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Август Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Август Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Август Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Август Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройтехнадзор" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Стройтехнадзор" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Давыдов Анатолий Иванович Идентификатор НРС: П-041620
+Специалист: Бадалян Григорий Гайк-Арамович Идентификатор НРС: П-032421
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">