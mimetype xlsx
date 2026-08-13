--- v0 (2026-05-26)
+++ v1 (2026-08-13)
@@ -65,51 +65,51 @@
   <si>
     <t>1086161001651</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>14.05.2009</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 188</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 245-95-90</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Семенов Иван Валентинович</t>
+    <t>Директор Семенов Андрей Иванович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-П № 0843/061/25. Сумма, руб 1500000
 Действует с: 23.12.2025 по: 22.12.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>