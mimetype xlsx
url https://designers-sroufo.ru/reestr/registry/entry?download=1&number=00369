--- v0 (2026-04-29)
+++ v1 (2026-06-27)
@@ -71,51 +71,51 @@
   <si>
     <t>24.06.1998</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>350049, Краснодарский край, г. Краснодар, ул. им. космонавта Гагарина, д. 135/1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (861) 2265158</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>www.kubbti.ru</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Кихаев Василий Кириллович</t>
+    <t>Заместитель директора Ланская Светлана Сергеевна</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-СРО П №0024/061/25-26. Сумма, руб 1500000
 Действует с: 20.01.2026 по: 19.01.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>