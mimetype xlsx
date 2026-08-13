--- v1 (2026-06-27)
+++ v2 (2026-08-13)
@@ -77,51 +77,51 @@
   <si>
     <t>350049, Краснодарский край, г. Краснодар, ул. им. космонавта Гагарина, д. 135/1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (861) 2265158</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>www.kubbti.ru</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Заместитель директора Ланская Светлана Сергеевна</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-СРО П №0024/061/25-26. Сумма, руб 1500000
+    <t>Номер полиса: СРО П №0022/061/26. Сумма, руб 1500000
 Действует с: 20.01.2026 по: 19.01.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2017 Апрель Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Апрель Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись