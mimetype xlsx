--- v2 (2026-08-13)
+++ v3 (2026-11-04)
@@ -9,246 +9,50 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...194 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>