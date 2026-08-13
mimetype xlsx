--- v0 (2026-04-29)
+++ v1 (2026-08-13)
@@ -71,52 +71,52 @@
   <si>
     <t>15.03.2004</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>347045, Ростовская область, Белокалитвенский район, г. Белая Калитва, ул. Заводская, д. 1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (86383) 25934, 8 (86383) 25779</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Управляющий директор Красноперов Сергей Владимирович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t xml:space="preserve">Номер полиса: АС-СРО № 4000323650-25. Сумма, руб 500000
-Действует с: 04.07.2025 по: 03.07.2026
+    <t xml:space="preserve">Номер полиса: АС-АС-СРО № 4000323650-25-26. Сумма, руб 500000
+Действует с: 04.07.2026 по: 03.07.2027
  Зетта Страхование
 Общество с ограниченной ответственностью "Зетта Страхование"
 ИНН 7710280644ОГРН 1027739205240
 Лицензия СИ№1083 от 24.06.2015
 Адрес: 121087, г. Москва, Багратионовский проезд , д. 7, корп. 11
 Телефоны:  (863) 2041461
 Электронная почта: 
 Сайт: </t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2017 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2018 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2019 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2020 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2021 Сентябрь Плановая проверка Соответствует требованиям Не применялись