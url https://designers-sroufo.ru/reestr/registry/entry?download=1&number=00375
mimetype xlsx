--- v1 (2026-08-13)
+++ v2 (2026-11-04)
@@ -101,86 +101,87 @@
 Лицензия СИ№1083 от 24.06.2015
 Адрес: 121087, г. Москва, Багратионовский проезд , д. 7, корп. 11
 Телефоны:  (863) 2041461
 Электронная почта: 
 Сайт: </t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2017 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2018 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2019 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2020 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2021 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
-2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Акционерное общество "Алюминий Металлург Рус" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Второй уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Швец Людмила Борисовна Идентификатор НРС: П-063260
+Специалист: Бойко Андрей Владимирович Идентификатор НРС: П-063262
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">