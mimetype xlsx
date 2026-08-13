--- v0 (2026-05-13)
+++ v1 (2026-08-13)
@@ -71,51 +71,51 @@
   <si>
     <t>14.02.2007</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>352540, Краснодарский край, Лабинский район, ст-ца Владимирская, пер. Советский, д. 16</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (86169) 32234</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Пойда Александр Геннадьевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-СРО-П № 0020/061/25-26. Сумма, руб 1500000
+    <t>Номер полиса: СРО-П № 0018/061/26. Сумма, руб 1500000
 Действует с: 28.01.2026 по: 27.01.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Март Плановая проверка Соответствует требованиям Не применялись
 2017 Март Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Март Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись