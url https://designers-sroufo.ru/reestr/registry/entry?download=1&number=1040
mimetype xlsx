--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -71,82 +71,83 @@
   <si>
     <t>09.01.2018</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>450078, Республика Башкортостан, г. Уфа, ул. Айская, д. 46, помещ. 35</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (903) 3568867</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Ополченов Алексей Александрович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0444/061/25. Сумма, руб 5000000
-Действует с: 03.07.2025 по: 02.07.2026
+    <t>Номер полиса: СРО-П № 0509/061/26. Сумма, руб 5000000
+Действует с: 03.07.2026 по: 02.07.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2021 Март  Соответствует требованиям Не применялись
 2021 Май Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Май Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Май Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Май Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТехСтройПроект" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Третий уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает триста миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей
 Общество с ограниченной ответственностью "ТехСтройПроект" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Третий уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает триста миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 2500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.