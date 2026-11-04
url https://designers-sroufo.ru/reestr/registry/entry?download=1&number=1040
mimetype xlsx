--- v1 (2026-06-27)
+++ v2 (2026-11-04)
@@ -9,185 +9,50 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...133 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>