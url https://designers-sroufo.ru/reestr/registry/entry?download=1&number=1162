--- v0 (2026-04-29)
+++ v1 (2026-10-23)
@@ -134,53 +134,54 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 1
+Специалист: Мухтарьян Сурен Франсович Идентификатор НРС: П-028194
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 1
+Специалист: Мухтарьян Сурен Франсович Идентификатор НРС: П-028194
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">