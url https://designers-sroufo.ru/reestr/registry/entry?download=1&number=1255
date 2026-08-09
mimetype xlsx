--- v0 (2026-04-30)
+++ v1 (2026-08-09)
@@ -71,73 +71,74 @@
   <si>
     <t>13.05.2022</t>
   </si>
   <si>
     <t>Место фактического осуществления деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> Краснодарский край, г. Краснодар</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (918) 2111988</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество</t>
   </si>
   <si>
     <t>Паринов Евгений Владимирович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-СРО-П № 0371/061/24-25. Сумма, руб 1500000
-Действует с: 23.06.2025 по: 22.06.2026
+    <t>Номер полиса: АС-АС-СРО-П № 0371/061/24-25-26. Сумма, руб 1500000
+Действует с: 23.06.2026 по: 22.06.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2024 Июнь Плановая проверка Соответствует требованиям Не применялись
-2025 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Июнь Плановая проверка Соответствует требованиям Не применялись
+2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Паринов Евгений Владимирович имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.