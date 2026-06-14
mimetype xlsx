--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -92,51 +92,52 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-25472D4001842-26. Сумма, руб 1500000
 Действует с: 05.04.2026 по: 04.04.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2025 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2025 Апрель Плановая проверка Соответствует требованиям Не применялись
+2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройтехэкспертпроект" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.