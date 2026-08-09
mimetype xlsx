--- v1 (2026-06-14)
+++ v2 (2026-08-09)
@@ -71,51 +71,51 @@
   <si>
     <t>09.09.2021</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>357519, Ставропольский край, г.о. город-курорт Пятигорск, г. Пятигорск, пр-кт Калинина, д. 24, помещ. 1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (996) 4046840, +7 (906) 7993565</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Шайбаков Руслан Рустемович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-25472D4001842-26. Сумма, руб 1500000
+    <t>Номер полиса: 26472D4000951. Сумма, руб 1500000
 Действует с: 05.04.2026 по: 04.04.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Апрель Плановая проверка Соответствует требованиям Не применялись
 2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>