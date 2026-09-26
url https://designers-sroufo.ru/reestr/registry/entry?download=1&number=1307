--- v2 (2026-08-09)
+++ v3 (2026-09-26)
@@ -126,53 +126,53 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Костин Алексей Борисович Идентификатор НРС: П-093022
+Специалист: Шайбаков Руслан Рустемович Идентификатор НРС: П-125289
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">