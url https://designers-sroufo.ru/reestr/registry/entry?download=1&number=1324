--- v0 (2026-04-29)
+++ v1 (2026-07-04)
@@ -71,52 +71,52 @@
   <si>
     <t>21.06.2019</t>
   </si>
   <si>
     <t>Место фактического осуществления деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Ростов-на-Дону</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (950) 8447733</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество</t>
   </si>
   <si>
     <t>Душечкина Людмила Константиновна</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0498/061/25. Сумма, руб 1500000
-Действует с: 02.07.2025 по: 01.07.2026
+    <t>Номер полиса: СРО-П № 0557/061/26. Сумма, руб 1500000
+Действует с: 02.07.2026 по: 01.07.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>