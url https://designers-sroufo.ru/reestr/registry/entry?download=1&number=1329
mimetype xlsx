--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -65,74 +65,75 @@
   <si>
     <t>1170571003250</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>02.03.2017</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>367004, Республика Дагестан, г. Махачкала, ул. Бейбулатова, д. 31, этаж 4</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Юнусов Залимхан Абдулвахитович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0574/061/25. Сумма, руб 1500000
-Действует с: 02.08.2025 по: 01.08.2026
+    <t>Номер полиса: АС-СРО-П № 0574/061/25-26. Сумма, руб 1500000
+Действует с: 02.08.2026 по: 01.08.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГРАНТ" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "ГРАНТ" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.