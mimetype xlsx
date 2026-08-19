--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -65,52 +65,52 @@
   <si>
     <t>1200500008653</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>28.07.2020</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Дзержинского, д. 17, корп. Б, этаж 2 помещ. 2б</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Казиев Анварбек Рашидович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0577/061/25. Сумма, руб 1500000
-Действует с: 08.08.2025 по: 07.08.2026
+    <t>Номер полиса: АС-СРО-П № 0577/061/25-26. Сумма, руб 1500000
+Действует с: 08.08.2026 по: 07.08.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Август Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>