--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -71,52 +71,52 @@
   <si>
     <t>09.11.2015</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>109147, г. Москва, вн.тер.г. муниципальный округ Таганский, ул. Марксистская, д. 34, корп. 10 помещ. 1, ком. 2</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (918) 7400437</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Айдаболов Кантемир Вячеславович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0653/061/25. Сумма, руб 1500000
-Действует с: 12.09.2025 по: 11.09.2026
+    <t>Номер полиса: СРО-П № 0693/061/26. Сумма, руб 1500000
+Действует с: 12.09.2026 по: 11.09.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Март  Соответствует требованиям Не применялись
 2025 Август Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>