--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -53,51 +53,51 @@
   <si>
     <t>26.08.2024</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>2603002481</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1212600011513</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>04.10.2021</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>357073, Ставропольский край, Андроповский район, с. Красноярское, ул. Пролетарская, двлд 59</t>
+    <t>357635, Ставропольский край, г. Ессентуки, ул. Никольская, зд. 3, корп. 1 помещ. 39</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (919) 7340701</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Сидличенко Дмитрий Олегович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-П № 0652/061/25. Сумма, руб 1500000
 Действует с: 05.09.2025 по: 04.09.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964