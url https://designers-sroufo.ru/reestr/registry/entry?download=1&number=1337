--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -71,74 +71,75 @@
   <si>
     <t>14.06.2018</t>
   </si>
   <si>
     <t>Место фактического осуществления деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Ростов-на-Дону</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (918) 8514684</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество</t>
   </si>
   <si>
     <t>Колесниченко Леонид Викторович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0651/061/25. Сумма, руб 1500000
-Действует с: 02.09.2025 по: 01.09.2026
+    <t>Номер полиса: СРО-П № 0691/061/26. Сумма, руб 1500000
+Действует с: 02.09.2026 по: 01.09.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Март  Соответствует требованиям Не применялись
 2025 Август Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Август Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Колесниченко Леонид Викторович имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Индивидуальный предприниматель Колесниченко Леонид Викторович имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.