--- v1 (2026-08-19)
+++ v2 (2026-10-23)
@@ -1,43 +1,227 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Общество с ограниченной ответственностью "Балтинжиниринг"</t>
+  </si>
+  <si>
+    <t>ООО "Балтинжиниринг"</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>07.11.2024</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>7813640070</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1197847212353</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>24.10.2019</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>192019, г. Санкт-Петербург, ул. Седова, д. 11, лит. А помещ. 11-н, офис 406</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>+7 (921) 4358895</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Генеральный директор Манукян Месроп Петросович</t>
+  </si>
+  <si>
+    <t>Страхование</t>
+  </si>
+  <si>
+    <t>Номер полиса: СРО-П № 0796/061/25. Сумма, руб 1500000
+Действует с: 05.11.2025 по: 04.11.2026
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
+Электронная почта: 
+Сайт: bihouse.ru</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2025 Ноябрь Плановая проверка Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
+    <t>Сведения о наличии права</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Балтинжиниринг" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
+В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
+В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
+В отношении объектов использования атомной энергии: Нет
+Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
+  </si>
+  <si>
+    <t>Договоры (Обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Договоры ВВ
+Количество заключенных договоров: Нет данных для отображения.
+Общий размер обязательств по заключенным договорам: Нет данных для отображения.
+Фактический максимальный размер обязательств по договору: Нет данных для отображения.
+Количество исполненных договоров: Нет данных для отображения.
+Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+Договоры ОДО
+Количество заключенных договоров: Нет данных для отображения.
+Общий размер обязательств по заключенным договорам: Нет данных для отображения.
+Количество исполненных договоров: Нет данных для отображения.
+Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+</t>
+  </si>
+  <si>
+    <t>Специалисты члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Ануфриев Артем Евгеньевич Идентификатор НРС: П-016372
+Специалист: Иванов Артем Владимирович Идентификатор НРС: П-130974
+</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="1">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border/>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>