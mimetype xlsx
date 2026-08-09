--- v0 (2026-04-30)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Общество с ограниченной ответственностью "Стандарт"</t>
   </si>
   <si>
     <t>ООО "Стандарт"</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
     <t>23.06.2025</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>6162076780</t>
   </si>
   <si>
@@ -75,50 +75,53 @@
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, ул. Селиванова, д. 47, кв. 43</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (988) 5511465</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Калашникова Елизавета Николаевна</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стандарт" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
@@ -560,74 +563,76 @@
       </c>
       <c r="B9" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="1"/>
+      <c r="B12" s="1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="13" spans="1:2" customHeight="1" ht="400">
       <c r="A13" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>