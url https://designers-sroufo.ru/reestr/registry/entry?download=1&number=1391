--- v1 (2026-08-09)
+++ v2 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Общество с ограниченной ответственностью "Стандарт"</t>
   </si>
   <si>
     <t>ООО "Стандарт"</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
     <t>23.06.2025</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>6162076780</t>
   </si>
   <si>
@@ -66,97 +66,110 @@
     <t>1176196044738</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>20.09.2017</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, ул. Селиванова, д. 47, кв. 43</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (988) 5511465</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Калашникова Елизавета Николаевна</t>
+  </si>
+  <si>
+    <t>Страхование</t>
+  </si>
+  <si>
+    <t>Номер полиса: СРО-П № 0238/061/26. Сумма, руб 1500000
+Действует с: 02.08.2026 по: 01.08.2027
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
+Электронная почта: 
+Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стандарт" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 0
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -463,54 +476,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B16"/>
+  <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:B16"/>
+      <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
@@ -567,77 +580,85 @@
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="13" spans="1:2" customHeight="1" ht="400">
+    <row r="13" spans="1:2">
       <c r="A13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" customHeight="1" ht="400">
       <c r="A14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="1"/>
-      <c r="B16" s="1"/>
+      <c r="A16" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>