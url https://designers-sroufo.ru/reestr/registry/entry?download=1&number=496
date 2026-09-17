--- v0 (2026-04-29)
+++ v1 (2026-09-17)
@@ -71,52 +71,52 @@
   <si>
     <t>27.10.2004</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>385124, Республика Адыгея, Тахтамукайский район, аул Шенджий, ул. Цея, д. 13</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (918) 3149274, +7 (918) 3501782</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Бгане Айдамиркан Аскерович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-АС-АС-АС-АС-АС-АС-АС-17830D4003055-18-19-20-21-22-23-24-25. Сумма, руб 500000
-Действует с: 25.08.2025 по: 24.08.2026
+    <t>Номер полиса: АС-АС-АС-АС-АС-АС-АС-АС-АС-17830D4003055-18-19-20-21-22-23-24-25-26. Сумма, руб 500000
+Действует с: 25.08.2026 по: 24.08.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2017 Апрель Плановая проверка Соответствует требованиям Не применялись
 2018 Апрель Плановая проверка Соответствует требованиям Не применялись
 2019 Апрель Плановая проверка Соответствует требованиям Не применялись
 2020 Апрель Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
@@ -136,53 +136,53 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Беретарь Аслан Мугдинович Идентификатор НРС: П-069990
+Специалист: Бгане Айдамиркан Аскерович Идентификатор НРС: П-070018
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">