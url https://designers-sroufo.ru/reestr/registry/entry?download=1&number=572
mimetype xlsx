--- v0 (2026-05-13)
+++ v1 (2026-08-09)
@@ -71,52 +71,52 @@
   <si>
     <t>09.12.1995</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>355004, Ставропольский край, г. Ставрополь, ул. Осипенко, д. 10, помещ. 110</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (8652) 334390</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Ткаченко Владимир Иванович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-24470D4001447-25. Сумма, руб 5000000
-Действует с: 23.06.2025 по: 22.06.2026
+    <t>Номер полиса: АС-АС-24470D4001447-25-26. Сумма, руб 5000000
+Действует с: 23.06.2026 по: 22.06.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Февраль Плановая проверка Соответствует требованиям Не применялись
 2017 Февраль Плановая проверка Соответствует требованиям Не применялись
 2018 Февраль Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2019 Февраль Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись