--- v1 (2026-08-09)
+++ v2 (2026-09-26)
@@ -146,53 +146,62 @@
 Третий уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает триста миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей
 Общество с ограниченной ответственностью "Ставролит" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Второй уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 5
+Специалист: Гальченко Ирина Леонидовна Идентификатор НРС: ПИ-005125
+Специалист: Ткаченко Владимир Иванович Идентификатор НРС: ПИ-028317
+Специалист: Симонян Александр Аветович Идентификатор НРС: И-015721
+Специалист: Колмагоров Виктор Григорьевич Идентификатор НРС: П-103533
+Специалист: Ползунова Екатерина Анатольевна Идентификатор НРС: П-115877
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 5
+Специалист: Гальченко Ирина Леонидовна Идентификатор НРС: ПИ-005125
+Специалист: Ткаченко Владимир Иванович Идентификатор НРС: ПИ-028317
+Специалист: Симонян Александр Аветович Идентификатор НРС: И-015721
+Специалист: Колмагоров Виктор Григорьевич Идентификатор НРС: П-103533
+Специалист: Ползунова Екатерина Анатольевна Идентификатор НРС: П-115877
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">