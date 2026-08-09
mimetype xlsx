--- v0 (2026-05-13)
+++ v1 (2026-08-09)
@@ -71,90 +71,91 @@
   <si>
     <t>11.01.2013</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>364015, Чеченская Республика, г. Грозный, ул. Филатова, д. 32</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 8983867</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Юсупов Ислам Мухадинович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0459/061/25. Сумма, руб 1500000
-Действует с: 20.07.2025 по: 19.07.2026
+    <t>Номер полиса: СРО-П № 0523/061/26. Сумма, руб 3000000
+Действует с: 20.07.2026 по: 19.07.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Апрель Плановая проверка Соответствует требованиям Не применялись
 2017 Апрель Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Апрель Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Апрель Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Апрель Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Апрель Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Апрель Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Апрель Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Апрель Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Апрель Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Монолит" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Монолит" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.