--- v1 (2026-08-09)
+++ v2 (2026-11-04)
@@ -146,53 +146,58 @@
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Монолит" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 3
+Специалист: Эльсиев Арби Арсмикович Идентификатор НРС: И-041722
+Специалист: Юсупов Ислам Мухадинович Идентификатор НРС: ПИ-039233
+Специалист: Ильмиев Руслан Борисович Идентификатор НРС: П-039408
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 3
+Специалист: Эльсиев Арби Арсмикович Идентификатор НРС: И-041722
+Специалист: Юсупов Ислам Мухадинович Идентификатор НРС: ПИ-039233
+Специалист: Ильмиев Руслан Борисович Идентификатор НРС: П-039408
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">