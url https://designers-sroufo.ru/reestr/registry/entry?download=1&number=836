--- v0 (2026-05-01)
+++ v1 (2026-08-09)
@@ -53,51 +53,51 @@
   <si>
     <t>16.05.2017</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>6101039206</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1076101001162</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>21.12.2007</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>121357, г. Москва, вн.тер.г. муниципальный округ Можайский, ул. Верейская, д. 29, стр. 151, помещ./рабочий кабинет 12/19</t>
+    <t>121357, г. Москва, вн.тер.г. муниципальный округ Можайский, ул. Верейская, д. 29, стр. 151 помещ./рабочий кабинет 12/19</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (86342) 66379, 8 (86352) 27520</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Батагов Игорь Александрович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-П № 0385/061/26. Сумма, руб 5000000
 Действует с: 16.05.2026 по: 15.05.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
@@ -108,61 +108,62 @@
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2018 Март  Соответствует требованиям Не применялись
 2018 Май Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Июнь Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Июнь Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Июнь Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июнь Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Жилстройпроект" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
-Третий уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает триста миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей
+Четвертый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда составляет триста миллионов рублей и более, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 1000000 рублей
 Общество с ограниченной ответственностью "Жилстройпроект" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Четвертый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам составляет триста миллионов рублей и более, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 3500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.