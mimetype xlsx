--- v1 (2026-08-09)
+++ v2 (2026-09-26)
@@ -144,53 +144,58 @@
 Четвертый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда составляет триста миллионов рублей и более, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 1000000 рублей
 Общество с ограниченной ответственностью "Жилстройпроект" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Четвертый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам составляет триста миллионов рублей и более, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 3500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 3
+Специалист: Дубровина Галина Дмитриевна Идентификатор НРС: П-056440
+Специалист: Савельев Александр Александрович Идентификатор НРС: П-032145
+Специалист: Леонов Николай Викторович Идентификатор НРС: П-032082
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 3
+Специалист: Дубровина Галина Дмитриевна Идентификатор НРС: П-056440
+Специалист: Савельев Александр Александрович Идентификатор НРС: П-032145
+Специалист: Леонов Николай Викторович Идентификатор НРС: П-032082
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">