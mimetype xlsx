--- v0 (2026-05-01)
+++ v1 (2026-08-09)
@@ -105,51 +105,52 @@
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2018 Июнь Плановая проверка Соответствует требованиям Не применялись
 2019 Июль Плановая проверка Соответствует требованиям Не применялись
 2020 Июль Плановая проверка Соответствует требованиям Не применялись
 2021 Июль Плановая проверка Соответствует требованиям Не применялись
 2022 Июль Плановая проверка Соответствует требованиям Не применялись
 2023 Июль Плановая проверка Соответствует требованиям Не применялись
 2024 Июль Плановая проверка Соответствует требованиям Не применялись
-2025 Июль Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Июль Плановая проверка Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ростовнефтехимпроект" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Четвертый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда составляет триста миллионов рублей и более, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 1000000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.