--- v1 (2026-08-09)
+++ v2 (2026-09-26)
@@ -139,53 +139,70 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Четвертый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда составляет триста миллионов рублей и более, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 1000000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 9
+Специалист: Перепелицын Роман Леонидович Идентификатор НРС: П-033402
+Специалист: Фролов Валерий Вячеславович Идентификатор НРС: П-032276
+Специалист: Байбаков Сергей Александрович Идентификатор НРС: П-031871
+Специалист: Кочетов Сергей Евгеньевич Идентификатор НРС: П-032224
+Специалист: Волков Алексей Александрович Идентификатор НРС: П-031868
+Специалист: Кочетова Виктория Сергеевна Идентификатор НРС: ПИ-171189
+Специалист: Носков Анатолий Федорович Идентификатор НРС: П-032026
+Специалист: Полумиев Денис Алексеевич Идентификатор НРС: П-133842
+Специалист: Загурский Владимир Вадимович Идентификатор НРС: ПИ-131234
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 9
+Специалист: Перепелицын Роман Леонидович Идентификатор НРС: П-033402
+Специалист: Кочетов Сергей Евгеньевич Идентификатор НРС: П-032224
+Специалист: Байбаков Сергей Александрович Идентификатор НРС: П-031871
+Специалист: Волков Алексей Александрович Идентификатор НРС: П-031868
+Специалист: Кочетова Виктория Сергеевна Идентификатор НРС: ПИ-171189
+Специалист: Фролов Валерий Вячеславович Идентификатор НРС: П-032276
+Специалист: Носков Анатолий Федорович Идентификатор НРС: П-032026
+Специалист: Загурский Владимир Вадимович Идентификатор НРС: ПИ-131234
+Специалист: Полумиев Денис Алексеевич Идентификатор НРС: П-133842
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">