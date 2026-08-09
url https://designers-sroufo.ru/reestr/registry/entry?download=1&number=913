--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -98,66 +98,66 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: 26472D4001311. Сумма, руб 1500000
 Действует с: 26.04.2026 по: 25.04.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2019 Январь Плановая проверка Соответствует требованиям Не применялись
-[...14 lines deleted...]
-2026 Март  Соответствует требованиям Не применялись</t>
+    <t>2019 January Плановая проверка Соответствует требованиям Не применялись
+2019 March  Соответствует требованиям Не применялись
+2020 January Плановая проверка Соответствует требованиям Не применялись
+2020 March  Соответствует требованиям Не применялись
+2021 January Плановая проверка Соответствует требованиям Не применялись
+2021 March  Соответствует требованиям Не применялись
+2022 January Плановая проверка Соответствует требованиям Не применялись
+2022 March  Соответствует требованиям Не применялись
+2023 January Плановая проверка Соответствует требованиям Не применялись
+2023 March  Соответствует требованиям Не применялись
+2024 January Плановая проверка Соответствует требованиям Не применялись
+2024 March  Соответствует требованиям Не применялись
+2025 January Плановая проверка Соответствует требованиям Не применялись
+2025 March  Соответствует требованиям Не применялись
+2026 January Плановая проверка Соответствует требованиям Не применялись
+2026 March  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Акционерное общество "Монитор Электрик" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Второй уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 150000 рублей
 Акционерное общество "Монитор Электрик" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Второй уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 350000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.