--- v1 (2026-08-09)
+++ v2 (2026-10-25)
@@ -98,103 +98,106 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: 26472D4001311. Сумма, руб 1500000
 Действует с: 26.04.2026 по: 25.04.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2019 January Плановая проверка Соответствует требованиям Не применялись
-[...14 lines deleted...]
-2026 March  Соответствует требованиям Не применялись</t>
+    <t>2019 Январь Плановая проверка Соответствует требованиям Не применялись
+2019 Март  Соответствует требованиям Не применялись
+2020 Январь Плановая проверка Соответствует требованиям Не применялись
+2020 Март  Соответствует требованиям Не применялись
+2021 Январь Плановая проверка Соответствует требованиям Не применялись
+2021 Март  Соответствует требованиям Не применялись
+2022 Январь Плановая проверка Соответствует требованиям Не применялись
+2022 Март  Соответствует требованиям Не применялись
+2023 Январь Плановая проверка Соответствует требованиям Не применялись
+2023 Март  Соответствует требованиям Не применялись
+2024 Январь Плановая проверка Соответствует требованиям Не применялись
+2024 Март  Соответствует требованиям Не применялись
+2025 Январь Плановая проверка Соответствует требованиям Не применялись
+2025 Март  Соответствует требованиям Не применялись
+2026 Январь Плановая проверка Соответствует требованиям Не применялись
+2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Акционерное общество "Монитор Электрик" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Второй уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 150000 рублей
 Акционерное общество "Монитор Электрик" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Второй уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 350000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Карасев Юрий Дмитриевич Идентификатор НРС: П-052226
+Специалист: Никифоров Дмитрий Владимирович Идентификатор НРС: П-052260
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 2
+Специалист: Карасев Юрий Дмитриевич Идентификатор НРС: П-052226
+Специалист: Никифоров Дмитрий Владимирович Идентификатор НРС: П-052260
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">